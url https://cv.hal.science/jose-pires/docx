--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -171,195 +171,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and metabolic responses of Montbéliarde and Holstein cows during periparturient period and a sequential feed restriction challenge</w:t>
+                <w:t xml:space="preserve">Metabolic resilience and functional longevity: Insights from nutritional challenge and milk metabolomic analysis in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A.A. Pires</w:t>
+                <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne De-La-Torre</w:t>
+                <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barreto-Mendes</w:t>
+                <w:t xml:space="preserve">S. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ortigues-Marty</w:t>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 108 (2), pp.1495-1508. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-28010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773428v1</w:t>
+                <w:t xml:space="preserve">hal-05598052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated multi-omic analyses of bovine milk identify biomarkers of negative energy balance</w:t>
               </w:r>
@@ -473,459 +473,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of selected plasma metabolites to a two-day nutritional challenge of goats divergently selected for functional longevity</w:t>
+                <w:t xml:space="preserve">Production and metabolic responses of Montbéliarde and Holstein cows during periparturient period and a sequential feed restriction challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gindri</w:t>
+                <w:t xml:space="preserve">J.A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ithurbide</w:t>
+                <w:t xml:space="preserve">Anne De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pires</w:t>
+                <w:t xml:space="preserve">L. Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rupp</w:t>
+                <w:t xml:space="preserve">I. Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Puillet</w:t>
+                <w:t xml:space="preserve">I. Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2025, 108 (2), pp.1495-1508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-23908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541954v1</w:t>
+                <w:t xml:space="preserve">hal-04773428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMARQ'LAIT -Identification of biomarkers in milk to monitor the nutritional status of dairy cows</w:t>
+                <w:t xml:space="preserve">Responses of selected plasma metabolites to a two-day nutritional challenge of goats divergently selected for functional longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gele</w:t>
+                <w:t xml:space="preserve">M. Gindri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Marie Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">J. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leduc</w:t>
+                <w:t xml:space="preserve">R. Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art20-GB⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-23908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802821v1</w:t>
+                <w:t xml:space="preserve">hal-04541954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver transcriptome and proteome are modulated by nutrient restriction in early lactation cows challenged with intramammary lipopolysaccharide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BIOMARQ'LAIT -Identification of biomarkers in milk to monitor the nutritional status of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+                <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pires</w:t>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52 (101326), </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.271-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbd.2024.101326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art20-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705725v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of computed tomography for in vivo estimation of reticulo-rumen and omasum contents in Alpine goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1009,3881 +1009,4015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiRNome variations in milk fractions during feed restrictions of different intensities in dairy cows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liver transcriptome and proteome are modulated by nutrient restriction in early lactation cows challenged with intramammary lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Herve</w:t>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Laubier</w:t>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-023-09769-5⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (101326), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbd.2024.101326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284310v1</w:t>
+                <w:t xml:space="preserve">hal-04705725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analysis of milk metabolite measures shows potential for deriving new resilience phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 106 (11), pp.8072 - 8086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2023-23332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat miRNome changes in response to LPS challenge in Holstein cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Cuccato</w:t>
+                <w:t xml:space="preserve">MiRNome variations in milk fractions during feed restrictions of different intensities in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Pawłowski</w:t>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Tiziana Cannizzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Sacchi</w:t>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-023-01231-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09769-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328606v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk proteins as a feed restriction signature indicating the metabolic adaptation of dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leduc</w:t>
+                <w:t xml:space="preserve">Milk fat miRNome changes in response to LPS challenge in Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Guillou</w:t>
+                <w:t xml:space="preserve">Matteo Cuccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bianchi</w:t>
+                <w:t xml:space="preserve">Karol Pawłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Oliveira Correia</w:t>
+                <w:t xml:space="preserve">Francesca Tiziana Cannizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gelé</w:t>
+                <w:t xml:space="preserve">Paola Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.18886. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (1), pp.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21804-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-023-01231-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860146v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat globules as a source of microRNAs for mastitis detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+                <w:t xml:space="preserve">Milk proteins as a feed restriction signature indicating the metabolic adaptation of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+                <w:t xml:space="preserve">S. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José A.A. Pires</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oliveira Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104997⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21804-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781656v1</w:t>
+                <w:t xml:space="preserve">hal-03860146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk metabolites and fatty acids as noninvasive biomarkers of metabolic status and energy balance in early-lactation cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Milk fat globules as a source of microRNAs for mastitis detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A.A. Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.104997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-20465⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03424547v1</w:t>
+                <w:t xml:space="preserve">hal-03781656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorometric determination of isocitrate dehydrogenase (EC 1.1.1.42; 1; NADP+ dependent) in ruminant milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (8), 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to approach the resilience of livestock exposed to environmental challenges? Quantification of individual response and recovery by means of differential calculus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Ortigues-Marty</w:t>
+                <w:t xml:space="preserve">Milk metabolites and fatty acids as noninvasive biomarkers of metabolic status and energy balance in early-lactation cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.201-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-20465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708419v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of robustness indicators using adaptive responses to short-term feed restriction in suckling primiparous beef cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to approach the resilience of livestock exposed to environmental challenges? Quantification of individual response and recovery by means of differential calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barreto-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ortigues-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.100008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100556⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03708386v1</w:t>
+                <w:t xml:space="preserve">hal-03708419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrigenomic analyses reveal miRNAs and mRNAs affected by feed restriction in the mammary gland of midlactation dairy cows</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Exploration of robustness indicators using adaptive responses to short-term feed restriction in suckling primiparous beef cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248680⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (7), pp.100556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200342v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of dairy goat body composition: A direct calibration and comparison of eight methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Monziols</w:t>
+                <w:t xml:space="preserve">Nutrigenomic analyses reveal miRNAs and mRNAs affected by feed restriction in the mammary gland of midlactation dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+                <w:t xml:space="preserve">Tao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934522v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset reporting 4654 cow milk proteins listed according to lactation stages and milk fractions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of dairy goat body composition: A direct calibration and comparison of eight methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.105105⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186, pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02544146v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Diets supplemented with starch and corn oil, marine algae, or hydrogenated palm oil differently affect selected metabolite concentrations in cow and goat milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Dataset reporting 4654 cow milk proteins listed according to lactation stages and milk fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A.A. Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José Pires</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-18008⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.105105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.105105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02553022v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk metabolites as noninvasive indicators of nutritional status of mid-lactation Holstein and Montbéliarde cows</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Short communication: Diets supplemented with starch and corn oil, marine algae, or hydrogenated palm oil differently affect selected metabolite concentrations in cow and goat milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 103 (4), pp.3133-3146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-17466⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 103 (6), pp.5647-5653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-18008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624734v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep RNA-Seq reveals miRNome differences in mammary tissue of lactating Holstein and Montbéliarde cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Milk metabolites as noninvasive indicators of nutritional status of mid-lactation Holstein and Montbéliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (4), pp.3133-3146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-17466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5987-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02620652v1</w:t>
+                <w:t xml:space="preserve">hal-02624734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Azgp1-/- on mammary gland, adipose tissue and liver gene expression and milk lipid composition in lactating mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Milk proteome from in silico data aggregation allows the identification of putative biomarkers of negative energy balance in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 692, pp.201-207. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2019.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46142-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627788v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk proteome from in silico data aggregation allows the identification of putative biomarkers of negative energy balance in dairy cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effects of Azgp1-/- on mammary gland, adipose tissue and liver gene expression and milk lipid composition in lactating mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46142-7⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 692, pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2019.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627972v1</w:t>
+                <w:t xml:space="preserve">hal-02627788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cow-level factors associated with subclinical hypocalcemia at calving in multiparous Jersey cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Valldecabres</w:t>
+                <w:t xml:space="preserve">Deep RNA-Seq reveals miRNome differences in mammary tissue of lactating Holstein and Montbéliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pires</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-16180⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5987-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619351v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition modified metabolic responses to intramammary lipopolysaccharide but had limited effects on selected inflammation indicators in early-lactation cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Cow-level factors associated with subclinical hypocalcemia at calving in multiparous Jersey cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valldecabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Silva-Del-Río</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 102 (6), pp.5347-5360. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15446⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 102 (9), pp.8367-8375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-16180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620566v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Undernutrition modified metabolic responses to intramammary lipopolysaccharide but had limited effects on selected inflammation indicators in early-lactation cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20051156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (6), pp.5347-5360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625031v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of prophylactic oral calcium supplementation on postpartum mineral status and markers of energy balance of multiparous Jersey cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20051156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2017-12917⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02621394v1</w:t>
+                <w:t xml:space="preserve">hal-02625031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of abomasal infusion of nicotinic acid on responses to glucose and β-agonist challenges in underfed lactating cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effect of prophylactic oral calcium supplementation on postpartum mineral status and markers of energy balance of multiparous Jersey cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Valldecabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E. Stocks</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noelia Silva-Del-Río</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 99 (3), pp.2297-2307. </w:t>
+              <w:t xml:space="preserve">, 2018, 101 (5), pp.4460-4472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-12917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637679v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological adaptations and ovarian cyclicity of Holstein and Montbéliarde cows under two low-input production systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effects of abomasal infusion of nicotinic acid on responses to glucose and β-agonist challenges in underfed lactating cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+                <w:t xml:space="preserve">L.F. Sumpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+                <w:t xml:space="preserve">Id Soutullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">J.B. Pescara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115001317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (3), pp.2297-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630472v1</w:t>
+                <w:t xml:space="preserve">hal-02637679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of body condition score at calving on indicators of fat and protein mobilization of periparturient holstein-friesian cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Physiological adaptations and ovarian cyclicity of Holstein and Montbéliarde cows under two low-input production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.1986-1995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115001317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-6801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650351v1</w:t>
+                <w:t xml:space="preserve">hal-02630472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapeseed or linseed supplements in grass-based diets: Effects on dairy performance of Holstein cows over 2 consecutive lactations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Effects of body condition score at calving on indicators of fat and protein mobilization of periparturient holstein-friesian cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 95 (4), pp.1956-1970. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2011-4575⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 96 (10), pp.6423-6439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-6801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644294v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antilipolytic and lipolytic effects of administering free or ruminally protected nicotinic acid to feed-restricted Holstein cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Rapeseed or linseed supplements in grass-based diets: Effects on dairy performance of Holstein cows over 2 consecutive lactations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 93, pp.5385-5396. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 95 (4), pp.1956-1970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-4575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-3402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658889v1</w:t>
+                <w:t xml:space="preserve">hal-02644294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of abomasal lipid infusion on liver triglyceride accumulation and adipose lipolysis during fatty liver induction in dairy cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Antilipolytic and lipolytic effects of administering free or ruminally protected nicotinic acid to feed-restricted Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Pescara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R.R. Grummer</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ric Grummer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 92 (10), pp.4954-4961. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2147⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 93, pp.5385-5396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662205v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of abomasal infusion of linseed oil on responses to glucose and insulin in holstein cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effects of abomasal lipid infusion on liver triglyceride accumulation and adipose lipolysis during fatty liver induction in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Brickner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia Silva del Rio</w:t>
+                <w:t xml:space="preserve">T.F. Gressley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cunha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.R. Grummer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 91 (4), pp.1378-1390. </w:t>
+              <w:t xml:space="preserve">, 2009, 92 (10), pp.4954-4961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2007-0714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663780v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of nicotinic acid to induce sustained low plasma nonesterified fatty acids in feed-restricted holstein cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effects of abomasal infusion of linseed oil on responses to glucose and insulin in holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Pescara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Brickner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Silva del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 90 (8), pp.3725-3732. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2006-904⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 91 (4), pp.1378-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2007-0714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659866v1</w:t>
+                <w:t xml:space="preserve">hal-02663780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of hyperlipidemia by intravenous infusion of tallow emulsion causes insulin resistance in Holstein cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The use of nicotinic acid to induce sustained low plasma nonesterified fatty acids in feed-restricted holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ric Grummer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 90 (6), pp.2735-2744. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2006-759⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 90 (8), pp.3725-3732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2006-904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668861v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of plasma NEFA concentration by nicotinic acid enhances the response to insulin in feed-restricted holstein cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Induction of hyperlipidemia by intravenous infusion of tallow emulsion causes insulin resistance in Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ric Grummer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (6), pp.2735-2744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2006-759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduction of plasma NEFA concentration by nicotinic acid enhances the response to insulin in feed-restricted holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Pescara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ric Grummer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (10), pp.4635-4642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2007-0146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4893,5286 +5027,5286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic indicators of short-term nutritional stress in goat milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Metabolic resilience in goats: Insights from nutritional challenge with metabolomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.754</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448412v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic resilience in goats: Insights from nutritional challenge with metabolomic analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Metabolic indicators of short-term nutritional stress in goat milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.753</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448403v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animations scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience : Quelles sont ses composantes clés et comment les appréhender</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Les métabolites du lait montrent un potentiel intéressant pour améliorer la résilience de la chèvre laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ithurbide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.401-408</w:t>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.421-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918469v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites du lait montrent un potentiel intéressant pour améliorer la résilience de la chèvre laitière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Résilience : Quelles sont ses composantes clés et comment les appréhender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.421-425</w:t>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.401-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918571v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow inflammatory status is modulated by physiological stage and feed restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience, robustesse : le point sur les concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'automne UMR Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Herbivores, Dec 2023, Lempdes (Clermont-Ferrand), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of milk small extracellular vesicles to study adaptation to lactation in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk metabolites differ with feed efficiency during early lactation but not during feed restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk isotope signatures suggest that protein mobilization during feed restriction is impacted by residual feed intake in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 th International Symposium on the Nutrition of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Florianópolis (SC, Brésil), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of HappyMoo MIR energy balance models on external datasets with feeding restriction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Alpine goats divergent for functional longevity differ in metabolic profile during transition period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C Leroux</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195776v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpine goats divergent for functional longevity differ in metabolic profile during transition period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Validation of HappyMoo MIR energy balance models on external datasets with feeding restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.1029</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195738v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using piecewise regression models to evaluate beef cow responses to nutritional challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aliakbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exosomes : des véhicules de signatures moléculaires pour comprendre le dialogue entre les organes des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Clermontoises sur les Vésicules Extracellulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent-Emmanuel MONFOULET-INRAE-UNH (Organisateur), Feb 2022, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ev22-co02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling suckling beef and dairy cows’ responses to feed restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aliakbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring links among indicators of feed efficiency and resilience in Montbéliarde and Holstein cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Deuterium oxide elimination kinetics for estimation of body water mass and flux: Developments for a thrifty, rapid and noninvasive method in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Constant</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahariev Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03798793v1</w:t>
+                <w:t xml:space="preserve">hal-03798816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium oxide elimination kinetics for estimation of body water mass and flux: Developments for a thrifty, rapid and noninvasive method in dairy goats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Exploring links among indicators of feed efficiency and resilience in Montbéliarde and Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Chery</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022</w:t>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03798816v1</w:t>
+                <w:t xml:space="preserve">hal-03798793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction affects protein and microRNA levels in dairy cows' milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’une restriction alimentaire sur les miRNome et protéome du lait chez la vache laitière</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les métabolites et les acides gras du lait : des indicateurs non invasifs du statut métabolique et du bilan énergétique chez les vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glande mammaire lait / Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Résumés - Réunion virtuelle Glande mammaire lait / Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Animation transversale Phase Galactinov, Nov 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747713v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites et les acides gras du lait : des indicateurs non invasifs du statut métabolique et du bilan énergétique chez les vaches laitières</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact d’une restriction alimentaire sur les miRNome et protéome du lait chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Oliveira Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résumés - Réunion virtuelle Glande mammaire lait / Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Animation transversale Phase Galactinov, Nov 2021, en ligne, France</w:t>
+              <w:t xml:space="preserve">Glande mammaire lait / Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958170v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk metabolites: A novel noninvasive approach to assess energy balance in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 American Dairy Science Association (ADSA) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, United States. pp.171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing duration of feed restriction: performance ranking and variability of beef cows’ response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7.Annual Meeting of European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of current research on indicators of adaptative response in periparturient dairy ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences 'Global Health'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer la composition corporelle des animaux avec des méthodes non invasives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de données publiques pour construire in silico un répertoire de protéines du lait et identifier des biomarqueurs du bilan énergétique négatif chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Stratégie Scientifique du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche intégrée pour comprendre le dialogue entre tissus/organes chez les ruminants producteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction modifies mammary miRNome of mid-lactation cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk metabolites as noninvasive indicators of physiological state and energy balance of early lactation cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torben Larsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites du lait comme indicateurs non invasifs du statut nutritionnel chez les vaches Holstein et Montbéliarde en milieu de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torben Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des biomarqueurs aux outils de prédiction des performances des ruminants et de la qualité de leurs produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures épigénétiques associées à l’état physiologique, nutritionnel et pathologique chez la vache laitière en postpartum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Notebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reproductive success of dairy cows in low-input grass-based production systems relies on their ability to safeguard body reserves after calving</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Milk fat globules as a source of mammary microRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiane Lago Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Constant</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steps to Sustainable Livestock International Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Symposium on Microgenomics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739585v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat globules as a source of mammary microRNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The reproductive success of dairy cows in low-input grass-based production systems relies on their ability to safeguard body reserves after calving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Microgenomics 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Steps to Sustainable Livestock International Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743285v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological adaptations and fertility of Holstein and Montbéliarde cows under low-input systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boudon Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures échographiques pour étudier la mobilisation des tissus sous-cutanés et du muscle chez la vache laitière peripartum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bovine reproductive physiology model to predict interactions between nutritional status and reproductive management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Meeting of the Animal Science Modelling Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of abomasal infusion of nicotinic acid on responses to glucose and β-agonist challenges in partially feed-restricted lactating cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Stumpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.D. Soutullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Pescara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Stebulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma glucagon-like peptide-1 concentration in non-lactating cows during abomasal infusion of linseed oil in response to glucose and insulin challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Relling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.K. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.R. Grummer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micronutrients and their impact on high performing dairy cows- A focus on niacin and choline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ric Grummer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southwest Nutrition and Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Arizona. USA., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific fatty acids as metabolic modulators in the dairy cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ric Grummer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Annual Meeting of the Brazilian Society of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brazilian Society of Animal Science. BRA., Apr 2008, Lavras, Brazil. pp.287-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10182,1445 +10316,1445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency relates to the ability of supporting lactation in dairy cows facing feed restriction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Heritability of novel metabolite-based resilience biomarkers in dairy goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ithurbide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193826v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability of novel metabolite-based resilience biomarkers in dairy goat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Feed efficiency relates to the ability of supporting lactation in dairy cows facing feed restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T Larsen</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664117v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation status weakly modulated by short-term feed restriction in suckling beef cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wageningen Academic Publishers P.O. Box 220 6700 AE Wageningen The Netherlands. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP + WAAP + Interbull Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, LYON, France. Wageningen Academic Publishers, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science, 29, pp.1001, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Phénotypage fin de la composition corporelle chez le ruminant :mise au point et calibration de huit méthodes innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t>
+              <w:t xml:space="preserve">Journée d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695895v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage fin de la composition corporelle chez le ruminant :mise au point et calibration de huit méthodes innovantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691513v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of miRNome from cow milk fat fraction and mammary gland tissue during inflammation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Dairy Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual Annual Meeting, United States. pp.P253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk natural isotopic composition, feed efficiency, and body mobilization in early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la tomodensitométrie (CT) et de l'absorptiométrie biphotonique à rayons 1 X (DXA) pour estimer la composition chimique de la carcasse chez la chèvre Alpine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional restriction modulates miRNomes and transcriptomes in mammary gland of lactating Holstein cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R). Institut de l'Elevage - INRAE, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">17th Annual International Symposium on Milk Science and Health,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Davis, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934631v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional restriction modulates miRNomes and transcriptomes in mammary gland of lactating Holstein cows.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison de la tomodensitométrie (CT) et de l'absorptiométrie biphotonique à rayons 1 X (DXA) pour estimer la composition chimique de la carcasse chez la chèvre Alpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual International Symposium on Milk Science and Health,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Davis, CA, United States</w:t>
+              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R). Institut de l'Elevage - INRAE, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158730v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de sélection divergente sur la longévité fonctionnelle chez la chèvre Alpine pour étudier les capacités d’adaptation des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torres-Penna J.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of computer tomography to estimate reticulo-rumen content in Alpine goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11665,225 +11799,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of European Federation of Animal Science. (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Porto, Portugal. Wageningen Academic Publishers, Book of abstracts, 26, pp.203, 2020, Book of abstracts of the 71st annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional data analysis on MY and NEFA responses of beef cows exposed to feed restrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des contenus du réticulo-rumen et de l'omasum par tomodensitométrie (CT) chez la chèvre Alpine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11905,2429 +12039,2429 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diets supplemented with various lipid sources differently affect selected milk metabolites concentrations in cows and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Ruminant Physiology (ISRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of miRNome from cow milk fat fraction and mammary gland tissue</w:t>
+                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Pawlowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bes</w:t>
+                <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737814v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">In silico construction of a bovine milk proteome atlas to identify signatures of early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734454v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico construction of a bovine milk proteome atlas to identify signatures of early lactation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long term effects of cloning by nuclear transfer on monocytes methylome in dairy Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Notebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. World Conference on Animal Production (WCAP) - ASAS-CSAS Annual meeting &amp; Trade Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journal of Animal Science, 96 suppl n°3, pp.522, 2018, Abstracts 2018- ASAS-CSAS Annual. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/sky404.835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738336v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of cloning by nuclear transfer on monocytes methylome in dairy Cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Comparison of miRNome from cow milk fat fraction and mammary gland tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World Conference on Animal Production (WCAP) - ASAS-CSAS Annual meeting &amp; Trade Show</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734979v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azgp1 knockout changes mammary gland, adipose tissue and liver gene expression in lactating mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylation analysis in monocytes at postpartum period in dairy cattle: potential biomarkers of health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Romainville, France. , pp.48, 2018, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum mineral concentrations and their association with calcemic status at calving on multiparous Jersey cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainhoa Valldecabres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia Silva-Del-Río</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Dairy Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States. , Journal of Dairy Science, 100, suppl. 2, 1 p., 2017, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylation analysis in monocytes at postpartum period in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver transcriptome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Les globules gras comme source non-invasive de microARN mammaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Foye</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiane Lago Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Dairy science Association - American Society of Animal Science, 2016, 2016 JAM, Joint Annual Meeting " Animals and Science: Big Solutions for Grand Challenges"</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743752v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les globules gras comme source non-invasive de microARN mammaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt LAke City, United States. American Society of Animal Science / American Dairy Science Association American Dairy Science Association, Journal of Animal Science, 94, 2016, 2016 JAM, Joint Annual Meeting, "Animals and Science: Big Solutions for Grand Challenges",July19-23, 2016, Salt Lake City, Utah, USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602319v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Liver transcriptome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Salt LAke City, United States. American Society of Animal Science / American Dairy Science Association American Dairy Science Association, Journal of Animal Science, 94, 2016, 2016 JAM, Joint Annual Meeting, "Animals and Science: Big Solutions for Grand Challenges",July19-23, 2016, Salt Lake City, Utah, USA</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Dairy science Association - American Society of Animal Science, 2016, 2016 JAM, Joint Annual Meeting " Animals and Science: Big Solutions for Grand Challenges"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743021v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des signatures épigénétiques et des polymorphismes de séquences pour évaluer l'impact environnemental sur la réalisation du potentiel génétique chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microARN comme marqueurs périphériques précoces de l’inflammation et du statut nutritionnel des vaches laitières en début de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiane Lago Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk fat globules as a source of mammary microRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiane Lago Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ASAS - American Society of Animal Science American Dairy Science Association, Journal of Animal Science, 94, 2016, 2016 JAM, Joint Annual Meeting, "Animals and Science: Big Solutions for Grand Challenges", July19-23, 2016, Salt Lake City, Utah, USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undernutrition alters metabolic responses to acute inflammation in early lactation cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Society of Animal Science / American Dairy Science Association, 2016, 2016 JAM, Joint Annual Meeting, "Animal and Science: Big Solutions for Grand Challenges"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sous-nutrition modifie la réponse métabolique à une épreuve inflammatoire mammaire et le transcriptome hépatique chez des vaches laitières en début de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la mobilisation des réserves corporelles par la note d'état corporel et des mesures échographiques chez des vaches Prim'Holstein et Montbéliarde en systèmes d'élevage à faibles intrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France. Rencontres autour des Recherches sur les Ruminants, 20, pp.1, 2013, 20èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of lactating goats to food restriction through gene expressin modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Animal Functional Genomics (ISAFG) 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Dublin, Ireland. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14337,661 +14471,811 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplemental tables and figures for J. Dairy Sci. article 2024-25488: Production and metabolic responses of Montbéliarde and Holstein cows during periparturient period and a sequential feed restriction challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13784762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R script for quantification of physiological dynamic responses of individual animals exposed to environmental challenges by means of differential smoothing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Supplemental tables and figures for &amp;quot;Milk metabolites and fatty acids as noninvasive biomarkers of metabolic status and energy balance in early lactation cows&amp;quot; published in the Journal of Dairy Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J a A Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5776748⟩</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5137874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720782v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplemental tables and figures for &amp;quot;Milk metabolites and fatty acids as noninvasive biomarkers of metabolic status and energy balance in early lactation cows&amp;quot; published in the Journal of Dairy Science</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R script for quantification of physiological dynamic responses of individual animals exposed to environmental challenges by means of differential smoothing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5137874⟩</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5776748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755967v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of milk yield response of a suckling cow exposed to feed restrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5776668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflammatory status in Holstein and Montbéliarde cows during the periparturient period and sequential feed restriction challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIP-AGRI Focus Group ‘Robust and resilient dairy production systems’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Bodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Haskell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15001,91 +15285,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic adaptations of dairy ruminants: from exploring mechanisms to novel phenotyping approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Clermont Auvergne (UCA), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05442449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15095,643 +15379,643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk metabolites as noninvasive indicators of nutritional status of mid-lactation Holstein and Montbéliarde cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torben Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Dairy Science Association Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Cincinnati, Ohio, United States. 102, suppl. 1, 2019, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites du lait comme indicateurs non invasifs du statut nutritionnel chez les vaches Holstein et Montbéliarde en milieu de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comparaison des profils miARN des globules gras du lait et des cellules épithéliales mammaires suggèrent une distribution différente selon les compartiments cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiane Lago-Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep RNA-Seq reveals genetics and nutritional regulation of miRNomes in mammary gland of lactating Holstein and Montbéliarde cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Dairy Science Association Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Cincinnati, Ohio, United States. Volume 102, Supplement 1, 2019, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de biomarqueurs d’un bilan énergétique négatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journée de l'animation transversale glande mammaire, lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France. 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId371"/>
+      <w:footerReference w:type="default" r:id="rId376"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15799,51 +16083,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D0F77B9"/>
+    <w:nsid w:val="0BD0A0AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16030,51 +16314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-pires" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3773-9293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-4019-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pires" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rupp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23908" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2023-0519" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ithurbide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cuccato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Paw&#322;owski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tiziana Cannizzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sacchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01231-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771699v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100593" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200342v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248680" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105105" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foug&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-18008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Larsen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17466" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labonne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.01.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46142-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valldecabres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silva-Del-R&#237;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16180" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Valldecabres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Silva-Del-R&#237;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12917" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Sumpf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Id Soutullo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pescara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Stocks" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10308" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001317" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6801" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4575" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658889v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ric Grummer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3402" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Brickner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Gressley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Grummer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2147" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pescara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brickner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Silva del Rio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cunha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0714" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659866v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-904" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Souza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-759" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0146" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918571v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815222v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195798v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Constant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195776v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calmels" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutinaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798816v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Angeli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahariev Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.192" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958170v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364152v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737075v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738279v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734722v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739585v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743285v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago Novais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748228v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750362v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Giraud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508167v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754499v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Stumpf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Soutullo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Stebulis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757509v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Relling" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Reynolds" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755681v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753200v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664117v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ithurbide" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fassier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288178v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934631v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158730v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155756v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres-Penna J.A." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934587v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900394v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mendes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934598v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734655v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737814v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738336v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736213v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608758v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602319v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743021v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532535v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742741v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739016v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748643v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troquier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747760v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755967v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a A Pires" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5137874" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791556v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bodas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brady" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brocard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haskell" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05442449v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791592v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788283v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788559v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789817v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-pires" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3773-9293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-4019-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-28010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pires" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rupp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23908" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2023-0519" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ithurbide" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23332" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cuccato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Paw&#322;owski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tiziana Cannizzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sacchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01231-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104997" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100593" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248680" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105105" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foug&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-18008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Larsen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17466" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627972v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46142-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labonne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.01.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valldecabres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silva-Del-R&#237;o" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16180" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Valldecabres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Silva-Del-R&#237;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12917" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Sumpf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Id Soutullo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pescara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Stocks" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10308" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001317" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6801" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4575" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ric Grummer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3402" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662205v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Brickner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Gressley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Grummer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2147" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pescara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brickner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Silva del Rio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cunha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0714" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-904" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Souza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-759" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0146" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918571v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918469v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815222v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195798v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Constant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195738v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195776v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calmels" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutinaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798816v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Angeli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahariev Alexandre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chery" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.192" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958170v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734722v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago Novais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739585v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748228v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750362v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Giraud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754499v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Stumpf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Soutullo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Stebulis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757509v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Relling" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Reynolds" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753200v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664117v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ithurbide" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fassier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288178v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158730v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934631v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155756v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres-Penna J.A." TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934587v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900394v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mendes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934598v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734655v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738336v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737814v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736213v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608758v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602319v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743021v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532535v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742741v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739016v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748643v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troquier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747760v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755967v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a A Pires" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5137874" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791556v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bodas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brady" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brocard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haskell" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05442449v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791592v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788283v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790011v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788559v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789817v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>