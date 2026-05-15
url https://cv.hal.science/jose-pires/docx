--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -339,593 +339,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-omic analyses of bovine milk identify biomarkers of negative energy balance</w:t>
+                <w:t xml:space="preserve">Production and metabolic responses of Montbéliarde and Holstein cows during periparturient period and a sequential feed restriction challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Leduc</w:t>
+                <w:t xml:space="preserve">J.A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Anne De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">L. Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">I. Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martin</w:t>
+                <w:t xml:space="preserve">I. Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Omics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (5), pp.433-445. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (2), pp.1495-1508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4mo00190g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109774v1</w:t>
+                <w:t xml:space="preserve">hal-04773428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and metabolic responses of Montbéliarde and Holstein cows during periparturient period and a sequential feed restriction challenge</w:t>
+                <w:t xml:space="preserve">Integrated multi-omic analyses of bovine milk identify biomarkers of negative energy balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A.A. Pires</w:t>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne De-La-Torre</w:t>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barreto-Mendes</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ortigues-Marty</w:t>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (2), pp.1495-1508. </w:t>
+              <w:t xml:space="preserve">Molecular Omics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (5), pp.433-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4mo00190g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773428v1</w:t>
+                <w:t xml:space="preserve">hal-05109774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of selected plasma metabolites to a two-day nutritional challenge of goats divergently selected for functional longevity</w:t>
+                <w:t xml:space="preserve">BIOMARQ'LAIT -Identification of biomarkers in milk to monitor the nutritional status of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gindri</w:t>
+                <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ithurbide</w:t>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pires</w:t>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rupp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Puillet</w:t>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-23908⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.271-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art20-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541954v1</w:t>
+                <w:t xml:space="preserve">hal-04802821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMARQ'LAIT -Identification of biomarkers in milk to monitor the nutritional status of dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of selected plasma metabolites to a two-day nutritional challenge of goats divergently selected for functional longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gindri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gele</w:t>
+                <w:t xml:space="preserve">Marie Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">J. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">R. Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leduc</w:t>
+                <w:t xml:space="preserve">L. Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.271-284. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art20-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-23908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802821v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of computed tomography for in vivo estimation of reticulo-rumen and omasum contents in Alpine goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1143,295 +1143,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of milk metabolite measures shows potential for deriving new resilience phenotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MiRNome variations in milk fractions during feed restrictions of different intensities in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ithurbide</w:t>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Pires</w:t>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-23332⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09769-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317387v1</w:t>
+                <w:t xml:space="preserve">hal-04284310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiRNome variations in milk fractions during feed restrictions of different intensities in dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Multivariate analysis of milk metabolite measures shows potential for deriving new resilience phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ithurbide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Herve</w:t>
+                <w:t xml:space="preserve">T. Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Laubier</w:t>
+                <w:t xml:space="preserve">Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.680. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (11), pp.8072 - 8086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-023-09769-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-23332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284310v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk fat miRNome changes in response to LPS challenge in Holstein cows</w:t>
               </w:r>
@@ -1545,568 +1545,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk proteins as a feed restriction signature indicating the metabolic adaptation of dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leduc</w:t>
+                <w:t xml:space="preserve">Milk metabolites and fatty acids as noninvasive biomarkers of metabolic status and energy balance in early-lactation cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Guillou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21804-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.201-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-20465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860146v1</w:t>
+                <w:t xml:space="preserve">hal-03424547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat globules as a source of microRNAs for mastitis detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">Fluorometric determination of isocitrate dehydrogenase (EC 1.1.1.42; 1; NADP+ dependent) in ruminant milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104997⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781656v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorometric determination of isocitrate dehydrogenase (EC 1.1.1.42; 1; NADP+ dependent) in ruminant milk</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.A.A. Pires</w:t>
+                <w:t xml:space="preserve">Milk fat globules as a source of microRNAs for mastitis detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A.A. Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100593⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.104997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771699v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk metabolites and fatty acids as noninvasive biomarkers of metabolic status and energy balance in early-lactation cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Pires</w:t>
+                <w:t xml:space="preserve">Milk proteins as a feed restriction signature indicating the metabolic adaptation of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Larsen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oliveira Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (1), pp.201-220. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-20465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21804-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424547v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to approach the resilience of livestock exposed to environmental challenges? Quantification of individual response and recovery by means of differential calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,51 +2732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2947,659 +2947,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk proteome from in silico data aggregation allows the identification of putative biomarkers of negative energy balance in dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Undernutrition modified metabolic responses to intramammary lipopolysaccharide but had limited effects on selected inflammation indicators in early-lactation cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46142-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (6), pp.5347-5360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627972v1</w:t>
+                <w:t xml:space="preserve">hal-02620566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Azgp1-/- on mammary gland, adipose tissue and liver gene expression and milk lipid composition in lactating mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Boby</w:t>
+                <w:t xml:space="preserve">Cow-level factors associated with subclinical hypocalcemia at calving in multiparous Jersey cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valldecabres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Silva-Del-Río</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (9), pp.8367-8375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-16180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2019.01.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627788v1</w:t>
+                <w:t xml:space="preserve">hal-02619351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep RNA-Seq reveals miRNome differences in mammary tissue of lactating Holstein and Montbéliarde cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, pp.621. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5987-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cow-level factors associated with subclinical hypocalcemia at calving in multiparous Jersey cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Valldecabres</w:t>
+                <w:t xml:space="preserve">Effects of Azgp1-/- on mammary gland, adipose tissue and liver gene expression and milk lipid composition in lactating mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Silva-Del-Río</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 692, pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2019.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-16180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619351v1</w:t>
+                <w:t xml:space="preserve">hal-02627788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition modified metabolic responses to intramammary lipopolysaccharide but had limited effects on selected inflammation indicators in early-lactation cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk proteome from in silico data aggregation allows the identification of putative biomarkers of negative energy balance in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 102 (6), pp.5347-5360. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46142-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620566v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
               </w:r>
@@ -3983,51 +3983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4104,51 +4104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of body condition score at calving on indicators of fat and protein mobilization of periparturient holstein-friesian cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5035,76 +5035,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic resilience in goats: Insights from nutritional challenge with metabolomic analysis</w:t>
+                <w:t xml:space="preserve">Metabolic indicators of short-term nutritional stress in goat milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Pires</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5118,118 +5118,118 @@
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.753</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448403v1</w:t>
+                <w:t xml:space="preserve">hal-05448412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic indicators of short-term nutritional stress in goat milk</w:t>
+                <w:t xml:space="preserve">Metabolic resilience in goats: Insights from nutritional challenge with metabolomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5243,69 +5243,69 @@
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.754</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448412v1</w:t>
+                <w:t xml:space="preserve">hal-05448403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t>
               </w:r>
@@ -5317,77 +5317,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animations scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t>
@@ -5416,90 +5416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites du lait montrent un potentiel intéressant pour améliorer la résilience de la chèvre laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5537,64 +5537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience : Quelles sont ses composantes clés et comment les appréhender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5652,1785 +5652,1785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
+                <w:t xml:space="preserve">Milk isotope signatures suggest that protein mobilization during feed restriction is impacted by residual feed intake in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">11 th International Symposium on the Nutrition of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florianópolis (SC, Brésil), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251495v1</w:t>
+                <w:t xml:space="preserve">hal-04394377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy cow inflammatory status is modulated by physiological stage and feed restriction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milk metabolites differ with feed efficiency during early lactation but not during feed restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de la Torre</w:t>
+                <w:t xml:space="preserve">J Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Durand</w:t>
+                <w:t xml:space="preserve">T Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bes</w:t>
+                <w:t xml:space="preserve">S Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Roux</w:t>
+                <w:t xml:space="preserve">I Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195759v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience, robustesse : le point sur les concepts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of milk small extracellular vesicles to study adaptation to lactation in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'automne UMR Herbivores</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815222v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of milk small extracellular vesicles to study adaptation to lactation in ruminants</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résilience, robustesse : le point sur les concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Université d'automne UMR Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Herbivores, Dec 2023, Lempdes (Clermont-Ferrand), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195798v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk metabolites differ with feed efficiency during early lactation but not during feed restriction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Larsen</w:t>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Roux</w:t>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195686v1</w:t>
+                <w:t xml:space="preserve">hal-04251495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk isotope signatures suggest that protein mobilization during feed restriction is impacted by residual feed intake in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dairy cow inflammatory status is modulated by physiological stage and feed restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Loncke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Pires</w:t>
+                <w:t xml:space="preserve">D Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schmidely</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 th International Symposium on the Nutrition of Herbivores</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394377v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpine goats divergent for functional longevity differ in metabolic profile during transition period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Validation of HappyMoo MIR energy balance models on external datasets with feeding restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.1029</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195738v1</w:t>
+                <w:t xml:space="preserve">hal-04195776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of HappyMoo MIR energy balance models on external datasets with feeding restriction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Alpine goats divergent for functional longevity differ in metabolic profile during transition period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leduc</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Leroux</w:t>
+                <w:t xml:space="preserve">Martine Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195776v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using piecewise regression models to evaluate beef cow responses to nutritional challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiling suckling beef and dairy cows’ responses to feed restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aliakbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127086v1</w:t>
+                <w:t xml:space="preserve">hal-03798854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exosomes : des véhicules de signatures moléculaires pour comprendre le dialogue entre les organes des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Clermontoises sur les Vésicules Extracellulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent-Emmanuel MONFOULET-INRAE-UNH (Organisateur), Feb 2022, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ev22-co02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling suckling beef and dairy cows’ responses to feed restriction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using piecewise regression models to evaluate beef cow responses to nutritional challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aliakbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03798854v1</w:t>
+                <w:t xml:space="preserve">hal-04127086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium oxide elimination kinetics for estimation of body water mass and flux: Developments for a thrifty, rapid and noninvasive method in dairy goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring links among indicators of feed efficiency and resilience in Montbéliarde and Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Louis</w:t>
+                <w:t xml:space="preserve">Sebastien. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Angeli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Chery</w:t>
+                <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022</w:t>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.192⟩</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798816v1</w:t>
+                <w:t xml:space="preserve">hal-03798793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring links among indicators of feed efficiency and resilience in Montbéliarde and Holstein cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deuterium oxide elimination kinetics for estimation of body water mass and flux: Developments for a thrifty, rapid and noninvasive method in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien. Bes</w:t>
+                <w:t xml:space="preserve">Zahariev Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Constant</w:t>
+                <w:t xml:space="preserve">I. Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798793v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction affects protein and microRNA levels in dairy cows' milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
@@ -7580,103 +7580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une restriction alimentaire sur les miRNome et protéome du lait chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Oliveira Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glande mammaire lait / Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
@@ -7731,51 +7731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7824,398 +7824,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing duration of feed restriction: performance ranking and variability of beef cows’ response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lerch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t>
+              <w:t xml:space="preserve">7.Annual Meeting of European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934616v1</w:t>
+                <w:t xml:space="preserve">hal-02900417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing duration of feed restriction: performance ranking and variability of beef cows’ response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+                <w:t xml:space="preserve">Examples of current research on indicators of adaptative response in periparturient dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.Annual Meeting of European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
+              <w:t xml:space="preserve">Cycle de conférences 'Global Health'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900417v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of current research on indicators of adaptative response in periparturient dairy ruminants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences 'Global Health'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503309v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t>
               </w:r>
@@ -8620,64 +8620,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
@@ -8700,351 +8700,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction modifies mammary miRNome of mid-lactation cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milk metabolites as noninvasive indicators of physiological state and energy balance of early lactation cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tao Ye</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Larsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737075v1</w:t>
+                <w:t xml:space="preserve">hal-02738279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk metabolites as noninvasive indicators of physiological state and energy balance of early lactation cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les métabolites du lait comme indicateurs non invasifs du statut nutritionnel chez les vaches Holstein et Montbéliarde en milieu de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Torben Larsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738279v1</w:t>
+                <w:t xml:space="preserve">hal-02734722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites du lait comme indicateurs non invasifs du statut nutritionnel chez les vaches Holstein et Montbéliarde en milieu de lactation</w:t>
+                <w:t xml:space="preserve">Feed restriction modifies mammary miRNome of mid-lactation cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José Pires</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734722v1</w:t>
+                <w:t xml:space="preserve">hal-02737075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des biomarqueurs aux outils de prédiction des performances des ruminants et de la qualité de leurs produits</w:t>
               </w:r>
@@ -9069,51 +9069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9168,51 +9168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures épigénétiques associées à l’état physiologique, nutritionnel et pathologique chez la vache laitière en postpartum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Notebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9274,277 +9274,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat globules as a source of mammary microRNA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The reproductive success of dairy cows in low-input grass-based production systems relies on their ability to safeguard body reserves after calving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiane Lago Novais</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Microgenomics 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Steps to Sustainable Livestock International Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743285v1</w:t>
+                <w:t xml:space="preserve">hal-02739585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reproductive success of dairy cows in low-input grass-based production systems relies on their ability to safeguard body reserves after calving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk fat globules as a source of mammary microRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiane Lago Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Constant</w:t>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steps to Sustainable Livestock International Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Symposium on Microgenomics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739585v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological adaptations and fertility of Holstein and Montbéliarde cows under low-input systems</w:t>
               </w:r>
@@ -9556,51 +9556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9789,51 +9789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bovine reproductive physiology model to predict interactions between nutritional status and reproductive management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10324,458 +10324,458 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Torre</w:t>
+                <w:t xml:space="preserve">Heritability of novel metabolite-based resilience biomarkers in dairy goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ithurbide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204291v1</w:t>
+                <w:t xml:space="preserve">hal-04664117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability of novel metabolite-based resilience biomarkers in dairy goat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Tourret</w:t>
+                <w:t xml:space="preserve">Feed efficiency relates to the ability of supporting lactation in dairy cows facing feed restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T Larsen</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664117v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency relates to the ability of supporting lactation in dairy cows facing feed restriction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Torre</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t>
+              <w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193826v1</w:t>
+                <w:t xml:space="preserve">hal-04204291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation status weakly modulated by short-term feed restriction in suckling beef cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10788,326 +10788,326 @@
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wageningen Academic Publishers P.O. Box 220 6700 AE Wageningen The Netherlands. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP + WAAP + Interbull Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, LYON, France. Wageningen Academic Publishers, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science, 29, pp.1001, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage fin de la composition corporelle chez le ruminant :mise au point et calibration de huit méthodes innovantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691513v1</w:t>
+                <w:t xml:space="preserve">hal-04695895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phénotypage fin de la composition corporelle chez le ruminant :mise au point et calibration de huit méthodes innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t>
+              <w:t xml:space="preserve">Journée d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695895v1</w:t>
+                <w:t xml:space="preserve">hal-03691513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of miRNome from cow milk fat fraction and mammary gland tissue during inflammation.</w:t>
               </w:r>
@@ -11214,51 +11214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk natural isotopic composition, feed efficiency, and body mobilization in early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11333,523 +11333,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional restriction modulates miRNomes and transcriptomes in mammary gland of lactating Holstein cows.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison de la tomodensitométrie (CT) et de l'absorptiométrie biphotonique à rayons 1 X (DXA) pour estimer la composition chimique de la carcasse chez la chèvre Alpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual International Symposium on Milk Science and Health,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Davis, CA, United States</w:t>
+              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R). Institut de l'Elevage - INRAE, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158730v1</w:t>
+                <w:t xml:space="preserve">hal-02934631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la tomodensitométrie (CT) et de l'absorptiométrie biphotonique à rayons 1 X (DXA) pour estimer la composition chimique de la carcasse chez la chèvre Alpine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Un modèle de sélection divergente sur la longévité fonctionnelle chez la chèvre Alpine pour étudier les capacités d’adaptation des ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torres-Penna J.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R). Institut de l'Elevage - INRAE, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934631v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de sélection divergente sur la longévité fonctionnelle chez la chèvre Alpine pour étudier les capacités d’adaptation des ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of computer tomography to estimate reticulo-rumen content in Alpine goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of European Federation of Animal Science. (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Porto, Portugal. Wageningen Academic Publishers, Book of abstracts, 26, pp.203, 2020, Book of abstracts of the 71st annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155756v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of computer tomography to estimate reticulo-rumen content in Alpine goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional restriction modulates miRNomes and transcriptomes in mammary gland of lactating Holstein cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of European Federation of Animal Science. (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Porto, Portugal. Wageningen Academic Publishers, Book of abstracts, 26, pp.203, 2020, Book of abstracts of the 71st annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">17th Annual International Symposium on Milk Science and Health,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Davis, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934587v1</w:t>
+                <w:t xml:space="preserve">hal-03158730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional data analysis on MY and NEFA responses of beef cows exposed to feed restrictions</w:t>
               </w:r>
@@ -12124,51 +12124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12200,640 +12200,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+                <w:t xml:space="preserve">Comparison of miRNome from cow milk fat fraction and mammary gland tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734454v1</w:t>
+                <w:t xml:space="preserve">hal-02737814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico construction of a bovine milk proteome atlas to identify signatures of early lactation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long term effects of cloning by nuclear transfer on monocytes methylome in dairy Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Notebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. World Conference on Animal Production (WCAP) - ASAS-CSAS Annual meeting &amp; Trade Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journal of Animal Science, 96 suppl n°3, pp.522, 2018, Abstracts 2018- ASAS-CSAS Annual. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/sky404.835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738336v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of cloning by nuclear transfer on monocytes methylome in dairy Cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World Conference on Animal Production (WCAP) - ASAS-CSAS Annual meeting &amp; Trade Show</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journal of Animal Science, 96 suppl n°3, pp.522, 2018, Abstracts 2018- ASAS-CSAS Annual. </w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/sky404.835⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734979v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of miRNome from cow milk fat fraction and mammary gland tissue</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bes</w:t>
+                <w:t xml:space="preserve">In silico construction of a bovine milk proteome atlas to identify signatures of early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737814v1</w:t>
+                <w:t xml:space="preserve">hal-02738336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azgp1 knockout changes mammary gland, adipose tissue and liver gene expression in lactating mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
@@ -13082,51 +13082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylation analysis in monocytes at postpartum period in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13201,527 +13201,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les globules gras comme source non-invasive de microARN mammaires</w:t>
+                <w:t xml:space="preserve">Liver transcriptome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Pires</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Dairy science Association - American Society of Animal Science, 2016, 2016 JAM, Joint Annual Meeting " Animals and Science: Big Solutions for Grand Challenges"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602319v1</w:t>
+                <w:t xml:space="preserve">hal-02743752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">Intégration des signatures épigénétiques et des polymorphismes de séquences pour évaluer l'impact environnemental sur la réalisation du potentiel génétique chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Salt LAke City, United States. American Society of Animal Science / American Dairy Science Association American Dairy Science Association, Journal of Animal Science, 94, 2016, 2016 JAM, Joint Annual Meeting, "Animals and Science: Big Solutions for Grand Challenges",July19-23, 2016, Salt Lake City, Utah, USA</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743021v1</w:t>
+                <w:t xml:space="preserve">hal-02742703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver transcriptome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
+                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Dairy science Association - American Society of Animal Science, 2016, 2016 JAM, Joint Annual Meeting " Animals and Science: Big Solutions for Grand Challenges"</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Salt LAke City, United States. American Society of Animal Science / American Dairy Science Association American Dairy Science Association, Journal of Animal Science, 94, 2016, 2016 JAM, Joint Annual Meeting, "Animals and Science: Big Solutions for Grand Challenges",July19-23, 2016, Salt Lake City, Utah, USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743752v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des signatures épigénétiques et des polymorphismes de séquences pour évaluer l'impact environnemental sur la réalisation du potentiel génétique chez le bovin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Les globules gras comme source non-invasive de microARN mammaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiane Lago Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742703v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microARN comme marqueurs périphériques précoces de l’inflammation et du statut nutritionnel des vaches laitières en début de lactation</w:t>
               </w:r>
@@ -13733,77 +13733,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiane Lago Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
@@ -13832,103 +13832,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk fat globules as a source of mammary microRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiane Lago Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ASAS - American Society of Animal Science American Dairy Science Association, Journal of Animal Science, 94, 2016, 2016 JAM, Joint Annual Meeting, "Animals and Science: Big Solutions for Grand Challenges", July19-23, 2016, Salt Lake City, Utah, USA</w:t>
@@ -13996,64 +13996,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Society of Animal Science / American Dairy Science Association, 2016, 2016 JAM, Joint Annual Meeting, "Animal and Science: Big Solutions for Grand Challenges"</w:t>
@@ -14121,64 +14121,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
@@ -14485,51 +14485,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplemental tables and figures for J. Dairy Sci. article 2024-25488: Production and metabolic responses of Montbéliarde and Holstein cows during periparturient period and a sequential feed restriction challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14606,251 +14606,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplemental tables and figures for &amp;quot;Milk metabolites and fatty acids as noninvasive biomarkers of metabolic status and energy balance in early lactation cows&amp;quot; published in the Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">R script for quantification of physiological dynamic responses of individual animals exposed to environmental challenges by means of differential smoothing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J a A Pires</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5137874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5776748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755967v1</w:t>
+                <w:t xml:space="preserve">hal-04720782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R script for quantification of physiological dynamic responses of individual animals exposed to environmental challenges by means of differential smoothing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supplemental tables and figures for &amp;quot;Milk metabolites and fatty acids as noninvasive biomarkers of metabolic status and energy balance in early lactation cows&amp;quot; published in the Journal of Dairy Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J a A Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5776748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5137874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720782v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of milk yield response of a suckling cow exposed to feed restrictions</w:t>
               </w:r>
@@ -14995,51 +14995,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory status in Holstein and Montbéliarde cows during the periparturient period and sequential feed restriction challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15540,51 +15540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15674,64 +15674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiane Lago-Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2 p., 2019</w:t>
@@ -15786,64 +15786,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16083,51 +16083,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BD0A0AC"/>
+    <w:nsid w:val="C2642FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16314,51 +16314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-pires" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3773-9293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-4019-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-28010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pires" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rupp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23908" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2023-0519" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ithurbide" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23332" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cuccato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Paw&#322;owski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tiziana Cannizzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sacchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01231-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104997" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100593" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248680" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105105" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foug&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-18008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Larsen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17466" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627972v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46142-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labonne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.01.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valldecabres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silva-Del-R&#237;o" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16180" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Valldecabres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Silva-Del-R&#237;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12917" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Sumpf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Id Soutullo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pescara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Stocks" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10308" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001317" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6801" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4575" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ric Grummer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3402" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662205v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Brickner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Gressley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Grummer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2147" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pescara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brickner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Silva del Rio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cunha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0714" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-904" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Souza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-759" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0146" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918571v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918469v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815222v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195798v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Constant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195738v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195776v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calmels" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutinaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798816v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Angeli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahariev Alexandre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chery" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.192" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958170v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734722v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago Novais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739585v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748228v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750362v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Giraud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754499v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Stumpf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Soutullo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Stebulis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757509v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Relling" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Reynolds" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753200v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664117v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ithurbide" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fassier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288178v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158730v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934631v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155756v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres-Penna J.A." TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934587v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900394v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mendes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934598v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734655v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738336v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737814v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736213v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608758v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602319v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743021v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532535v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742741v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739016v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748643v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troquier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747760v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755967v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a A Pires" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5137874" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791556v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bodas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brady" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brocard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haskell" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05442449v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791592v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788283v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790011v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788559v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789817v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-pires" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3773-9293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-4019-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-28010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rupp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23908" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2023-0519" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ithurbide" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23332" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cuccato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Paw&#322;owski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tiziana Cannizzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sacchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01231-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20465" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100593" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104997" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248680" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105105" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foug&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-18008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Larsen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17466" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valldecabres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silva-Del-R&#237;o" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16180" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labonne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.01.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46142-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Valldecabres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Silva-Del-R&#237;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12917" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Sumpf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Id Soutullo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pescara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Stocks" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10308" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001317" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6801" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4575" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ric Grummer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3402" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662205v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Brickner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Gressley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Grummer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2147" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pescara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brickner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Silva del Rio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cunha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0714" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-904" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Souza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-759" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0146" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918571v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918469v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Constant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195798v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815222v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195776v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calmels" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutinaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195738v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Angeli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahariev Alexandre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chery" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.192" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958170v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738279v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734722v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737075v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739585v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743285v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago Novais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748228v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750362v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Giraud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754499v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Stumpf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Soutullo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Stebulis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757509v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Relling" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Reynolds" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753200v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664117v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ithurbide" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fassier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288178v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934631v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155756v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres-Penna J.A." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158730v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900394v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mendes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934598v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734655v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737814v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738336v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736213v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608758v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743021v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602319v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532535v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742741v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739016v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748643v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troquier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747760v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755967v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a A Pires" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5137874" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791556v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bodas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brady" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brocard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haskell" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05442449v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791592v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788283v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790011v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788559v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789817v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>