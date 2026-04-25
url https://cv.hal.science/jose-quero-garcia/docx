--- v0 (2026-03-26)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José Quero Garcia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jose-quero-garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4690-9565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth: November 24th, 1975 (44 years old), Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">71 Avenue Edouard Bourlaux, CS 20032, 33882 Villenave d’Ornon Cedex, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone : (33) 05 57 12 24 37, Fax (3003) 05 57 12 24 39, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jose.quero-garcia@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000: Ingénieur Agronome de l’Institut National Agronomique Paris-Grignon (INAPG), Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000: Ingeniero Agrónomo de la Escuela Técnica Superior de Ingenieros Agrónomos (ETSIA) de Madrid, Spain (Double diploma exchange programme ETSIA-INAPG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2004: PhD thesis ‘Genetic diversity and breeding of taros (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colocasia esculenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) from Vanuatu’, SupAgro Montpellier. Advisors: Dr. Philippe Feldmann, Dr. Vincent Lebot (CIRAD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2007: Post-doctoral fellow at the ETSIA Madrid in the Plant Virology Unit. Subject: Interaction between protein p48 and virus CMV (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cucumber mosaic virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007: Ingénieur de Recherche in the 'Unité de Recherche sur les Espèces Fruitières’ of the INRA Bordeaux, Department ‘Génétique et amélioration des Plantes’</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher (IR1) INRAE-Bordeaux, UMR 1332 Biologie du Fruit et Pathologie (BFP), Team A3C (‘Adaptation of sweet Cherry to Climate Change’)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leader of the French sweet cherry (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prunus avium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) breeding programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests and expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research activities are conducted on sweet cherry trees:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Analyses of genes and QTL of traits involved in the plant adaptation to climate changes (chilling requirement, blooming date, fruit cracking susceptibility)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Implementation of a marker-assisted breeding program for the above traits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination and management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chair of the COST Action FA1104 (2012-2016): ‘Sustainable production of high-quality cherries for the European market’ (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bordeaux.inra.fr/cherry/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Management of BSc and MSc students (average of 4 students per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for peer review journals Tree Genetics & Genomes, Euphytica, Journal of the American Society of Horticulture, Hortscience, Plant Breeding</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking susceptibility of full-sibs of a cross of a cracking tolerant and cracking susceptible sweet cherry: Relation to cuticle characteristics, microcracking and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Knoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loise Grosset-Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alletru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Boutaleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0316637. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0316637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic approach of PCR-based fragment length analysis and amplicon deep sequencing reveals rich diversity of S-alleles in sweet cherries from the Caucasian region of origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Schröpfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio López-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Flachowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1355977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale genome assembly of Prunus pusilliflora provides novel insights into genome evolution, disease resistance, and dormancy release in Cerasus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songtao Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baozheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhad062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structure of Slovenian native germplasm of plum species (P. domestica L., P. cerasifera Ehrh. and P. spinosa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ternjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Šiško</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivančič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Šušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1150459. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1150459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-by-environment and QTL-by-environment interactions in sweet cherry (Prunus avium L.) for flowering date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Hardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1142974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping in a sweet cherry germplasm collection ( Prunus avium L.) reveals candidate genes for fruit quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp.uhad191. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhad191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into flowering date in Prunus : fine mapping of a major QTL in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Helena Zaracho-Echagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Lambelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.uhac042. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhac042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-informed breeding in sweet cherry: current advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italus Hortus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.14-37. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26353/j.itahort/2022.1.c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSR-Based Analysis of Genetic Diversity and Structure of Sweet Cherry (Prunus avium L.) from 19 Countries in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cárcamo de La Concepción</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ordidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Nybom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.1983. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10101983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year analyses on three populations reveal the first stable QTLs for tolerance to rain-induced fruit cracking in sweet cherry (Prunus avium L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetoslav Malchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.136. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41438-021-00571-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cell wall chemical evolution during the development of fruits of two contrasting quality from two members of the Rosaceae family: Apple and sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Orsel-Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.93-104. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2021.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield potential definition of the chilling requirement reveals likely underestimation of the risk of climate change on winter chill accumulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Darbyshire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (2), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-018-1649-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherry breeding in the world : current analysis and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italus Hortus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruit firmness QTL identified on linkage group 4 in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt; L.) is associated with domesticated and bred germplasm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Saski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5008. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41484-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of genetic value for sweet cherry fruit maturity among environments using a 6K SNP array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig M. Hardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben J. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Vanderzande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41438-018-0081-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dormancy related traits and adaptation of sweet cherry in Northern Africa: A case of study in two Tunisian areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Azizi Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 219, pp.272-279. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0712-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collection of European sweet cherry phenology data for assessing climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio López Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.160108. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants génétiques et moléculaires de caractères influencés par le changement climatique chez l'abricotier et le cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.51-58. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.472108874009284E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.e0143250. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into fruit firmness and weight control in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (4), pp.783-796. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11105-014-0773-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerisier vulnérable au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 632, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of phenological traits highly affected by climate change in Prunus avium: flowering date dissected into chilling and heat requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 202 (2), pp.703-15. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking in sweet cherries: A comprehensive review from a physiological, molecular and genomic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristián Balbontín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Bastias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ellena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chilean Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (1), pp.66-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and comparative analyses of highly dense linkage maps of two sweet cherry intra-specific progenies of commercial cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Klagges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mansur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0054743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit size QTL identification and the prediction of parental QTL genotypes and breeding values in multiple pedigreed populations of sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh R. Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco C. A. M. Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van de Weg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guorong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.875-887. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-013-9916-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell number regulator genes in Prunus provide candidate genes for the control of fruit size in sweet and sour cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stegmeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Der Knaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. R. Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.311-326. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-013-9872-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the genetic determinism of two key phenological traits, flowering and maturity dates, in three Prunus species: peach, apricot and sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (5), pp.280-292. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2012.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaceae conserved orthologous sequences marker polymorphism in sweet cherry germplasm and construction of a SNP-based map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh R. Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneth S. Sooriyapathirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.237-247. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-011-0436-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclatement de la cerise. Quelles solutions à disposition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Arregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 646, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of thermogenic tissues of Alocasia macrorrhizos (Araceae) inflorescences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisko Metka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreja Urbanek Krajnc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (12), pp.1232-1241. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/B09-088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclatement de la cerise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Arregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 252, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux changements climatiques : évaluation des besoins en froid des cerisiers. Éléments de méthodologie et résultats d'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid performance in taro (Colocasia esculenta) in relation to genetic dissimilarity of parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (2), pp.213-221. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-009-1030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogenesis and flowering biology of Colocasia gigantea , Araceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Melteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tari Molisale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 121 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10265-007-0129-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological variation and reproductive characteristics of wild giant taro (Alocasia macrorrhizos, Araceae) populations in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (2), pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of the main agronomic traits of taro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tari Molisale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (6), pp.2368-2375. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2005.11.0424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of predictive ability between genomic and phenomic predictions for flowering date in sweet cherry Prunus avium L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saviour Okine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Genetic Loci and Candidate Genes Controlling Fruit Quality Traits in Sweet Cherry (Prunus avium L.) via GWAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for flowering date in sweet cherry: fine mapping and GxE effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alletru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Rosaceae Genomics conference (RGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N H Zaracho Echagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey. pp.533 - 542, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/actahortic.2020.1297.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME-WIDE ASSOCIATION STUDY TO IDENTIFY LOCI CONTROLLING FRUIT QUALITY TRAITS IN SWEET CHERRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Rosaceae Genomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building international partnerships for the collation of historical data to study the environmental stability of genomic predictions in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Hardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Peace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Vanderzande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Yamagata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and future of marker-assisted breeding in sweet and sour cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Yamagata, Japan. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1235.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of Fruit Quality, Nutritional Composition and Phytochemical Content of Cherries and Plums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Lezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Serradilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Plant and Animal Genome Conference (PAG XXVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of sweet cherry chilling requirements estimated using statistical and biological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Darbyshire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Flowering, Fruit Set and Alternate Bearing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2018, Palerme, Italy. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1229.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of trends in sweet cherry flowering data across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses of chilling requirements and flowering date in sweet cherry, two key traits for breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la sélection génomique au sein de croisements bi-parentaux d’espèces pérennes fruitières génotypés par séquençage : point d’étape du projet FruitSelGen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding sweet cherries at INRA-Bordeaux: from conventional techniques to marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Plasencia, Spain. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of phenotypic methodologies to characterize chilling and heat requirements of peach and apple cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European network for cherry phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekjell Meland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1104 Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Naoussa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering time response to temperature in sweet cherry across Europe: multi-cultivar and multi-environment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un réseau national d'observations harmonisées de la phénologie chez les espèces fruitières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACCAF "Recherche et Adaptation au Changement Climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Magny le Hongre, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Determinism of Chilling and Heat Requirements and Flowering Date, Three Phenological Traits Highly Affected By Climate Change in Sweet Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity and Association Genetics in Sweet Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et compréhension du déterminisme génétique et moléculaire de la floraison chez le cerisier doux (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Phénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs biomoléculaires et innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation variétale cerise, synthèse variétale et points techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Balandran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of trends in Sweet Cherry flowering data across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La floraison du cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Votre Goûter des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejora del cerezo para la adaptación al cambio climático y la producción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pontificia Universidad Católica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses of chilling requirement and flowering date in sweet cherry, two key traits for breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Eucapia Fruit breeding and genetics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding sweet cherry varieties adapted to climate change and producing high-quality fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Plant Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du niveau de dormance des bourgeons avec la NIRS, résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic studies on a highly complex trait in Sweet Cherry: tolerance to rain-induced fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de données multisites de floraison pour le cerisier doux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Phénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation du cerisier au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boussoles : « Le changement climatique entre recherche, aménagement et éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Mérignac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manejo de frutales termplados bajo un escenario de cambio climatico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simposio Internacional de Nogal Pecanero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sonora, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of chilling and heat requirements and flowering date, three phenological traits highly affected by climate change in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conference Fruit/Nuts Workshop. Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit quality in sweet cherry: from QTLs to candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding sweet cherries at INRA Bordeaux : from conventional techniques to marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2013, Plasencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of global warming on bud dormancy in temperate fruit trees. An approach in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet cherry phenology in the context of climate change: a systems biology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPS Conference : Plant signalling in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism and candidate genes for flowering date - a phenological trait highly affected by climate change in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic control of fruit quality traits in two Prunus species: peach and cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prunus Genetic Resources Centre of INRA Bordeaux: diversity of plum and cherry collections and links with the breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plum and Sweet Cherry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic control of fruit size in cherry (Prunus): from phenotype to candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Banchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Der Knaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European cherry production and trends in orchard management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Cherry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs involved in phenological traits in several Prunus species (peach, apricot and sweet cherry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs detection for phenological traits within the Rosaceae family.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rosaceae Genomic Conference RGC5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agricultural Research Council (ARC). Cape-Town, ZAF., Nov 2010, Cape-Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the genetic determinism of phenological traits on Punus fruit species ans its interaction with envirnmental and climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary congress ACCAE "Adapting to climate change : agriculture and ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for fruit quality traits and phenological characters in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and genetic studies on phenology in temperate fruit tree species to adapt the flowering phase facing temperaature change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary congress ACCAE "Adapting to climate change : agriculture and ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for phenological traits within the rosaceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection of important agronomic traits for sweet cherry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International cherry symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Reñaca-Viña del Mar, Chile. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput real-time monitoring and prediction of fruit cracking by utilising and upscaling sensing and digital data technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Boubennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alletru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Bouchouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alchanatis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée cerise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ballandran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genomic regions controlling productivity in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allétru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC12), May 2025, Barcelona, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining genome-wide association analyses and QTL detection to identify loci controlling phenology-related and fruit quality traits in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-resolved, chromosome-scale de novo assembly of the diploid 'Regina' sweet cherry genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Rosaceae Genomics Conference (RGC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Assembly of the Diploid ‘Regina’ Sweet Cherry Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , pp.PO1193, 2019, Plant &amp; Animal Genome Conference XXVII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et production fruitière : exemple du cerisier. Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Noisy-Le-Grand, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a QTL for fruit firmness on linkage group 4 in three sweet cherry populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Saski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Quality Draft Assembly of the Diploid 'Regina' Sweet Cherry Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sweet Cherry Genome: A New Sequencing Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of phenotypic methodologies to characterize chilling and heat requirements of peach and apple varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Eucapia Fruit breeding and genetics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologne, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un réseau national d'observations harmonisées de la phénologie chez les espèces fruitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA UMR PIAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 135 p., 2015, Colloque francophone Phénologie 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of candidate genes involved in flowering date in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic analyses in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cocureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of trends in Sweet Cherry flowering data across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional genomics approach to understand cracking in sweet cherries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate genes involved in flowering pathway in sweet cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Plasencia, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The partnership between INRA and CEP INNOVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Plasencia, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection of two important traits, chilling requirement and flowering date in sweet cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Plasencia, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and comparative analyses of highly dense linkage maps of two sweet cherry intraspecific progenies of commercial cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klagges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of two sweet cherry linkage maps in two populations derived from commercial cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Klagges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Gratacós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of sweet cherry (Prunus avium) transcriptome from 454 sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism and candidate genes for chilling requirement and flowering date in sweet cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for fruit weight, fruit firmness and fruit cracking tolerance in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methodologies for the estimation of chilling requirements of five sweet cherry (Prunus avium) varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 2 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherries: Botany, Production and Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Lezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pulawska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CABI, 551 p., 2017, 9781780648378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Produire des fruits en régions tempérées entre risques et opportunités dans un climat qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Legave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique - Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.437-446, 2022, 978-2759232512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. L’amélioration génétique, un levier pour adapter les espèces fruitières aux changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Denoyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l’heure du changement climatique - Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-402, 2022, Synthèses, 978-2-7592-3251-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and challenges in cherry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Iezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio López-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Peace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving sustainable cultivation of temperate zone tree fruits and berries Volume 2: Case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.55-88, 2019, Burleigh Dodds Series in Agricultural Science, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2018.0040.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet Cherry varieties and Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Lopez-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherries: Botany, Production and Uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, 551 p., 2017, 9781780648378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity, Germplasm Resources and Breeding Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Iezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Wünsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Höfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherries: Botany, Production and Uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, 2017, 9781780648378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection of important agronomic traits for sweet cherry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1020, , 2014, Acta Horticulturae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taro and cocoyam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root and tuber crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 2010, 978-0-387-92764-0. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-92765-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d'urgence Cerise. État des lieux des leviers de biocontrôle (sens large) disponibles pour lutter contre Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId372"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José Quero Garcia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jose-quero-garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4690-9565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth: November 24th, 1975 (44 years old), Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">71 Avenue Edouard Bourlaux, CS 20032, 33882 Villenave d’Ornon Cedex, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone : (33) 05 57 12 24 37, Fax (3003) 05 57 12 24 39, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jose.quero-garcia@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000: Ingénieur Agronome de l’Institut National Agronomique Paris-Grignon (INAPG), Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000: Ingeniero Agrónomo de la Escuela Técnica Superior de Ingenieros Agrónomos (ETSIA) de Madrid, Spain (Double diploma exchange programme ETSIA-INAPG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2004: PhD thesis ‘Genetic diversity and breeding of taros (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colocasia esculenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) from Vanuatu’, SupAgro Montpellier. Advisors: Dr. Philippe Feldmann, Dr. Vincent Lebot (CIRAD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2007: Post-doctoral fellow at the ETSIA Madrid in the Plant Virology Unit. Subject: Interaction between protein p48 and virus CMV (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cucumber mosaic virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007: Ingénieur de Recherche in the 'Unité de Recherche sur les Espèces Fruitières’ of the INRA Bordeaux, Department ‘Génétique et amélioration des Plantes’</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher (IR1) INRAE-Bordeaux, UMR 1332 Biologie du Fruit et Pathologie (BFP), Team A3C (‘Adaptation of sweet Cherry to Climate Change’)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leader of the French sweet cherry (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prunus avium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) breeding programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests and expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research activities are conducted on sweet cherry trees:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Analyses of genes and QTL of traits involved in the plant adaptation to climate changes (chilling requirement, blooming date, fruit cracking susceptibility)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Implementation of a marker-assisted breeding program for the above traits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination and management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chair of the COST Action FA1104 (2012-2016): ‘Sustainable production of high-quality cherries for the European market’ (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bordeaux.inra.fr/cherry/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Management of BSc and MSc students (average of 4 students per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for peer review journals Tree Genetics & Genomes, Euphytica, Journal of the American Society of Horticulture, Hortscience, Plant Breeding</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of myrobalan (Prunus cerasifera Ehrh.), an overlooked plum species in Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Ternjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Šušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metka Šiško</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73 (4), pp.141. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-026-02765-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking susceptibility of full-sibs of a cross of a cracking tolerant and cracking susceptible sweet cherry: Relation to cuticle characteristics, microcracking and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Knoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loise Grosset-Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alletru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Boutaleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0316637. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0316637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic approach of PCR-based fragment length analysis and amplicon deep sequencing reveals rich diversity of S-alleles in sweet cherries from the Caucasian region of origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Schröpfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio López-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Flachowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1355977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping in a sweet cherry germplasm collection ( Prunus avium L.) reveals candidate genes for fruit quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp.uhad191. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhad191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale genome assembly of Prunus pusilliflora provides novel insights into genome evolution, disease resistance, and dormancy release in Cerasus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songtao Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baozheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhad062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structure of Slovenian native germplasm of plum species (P. domestica L., P. cerasifera Ehrh. and P. spinosa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ternjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Šiško</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivančič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Šušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1150459. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1150459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-by-environment and QTL-by-environment interactions in sweet cherry (Prunus avium L.) for flowering date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Hardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1142974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-informed breeding in sweet cherry: current advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italus Hortus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.14-37. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26353/j.itahort/2022.1.c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into flowering date in Prunus : fine mapping of a major QTL in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Helena Zaracho-Echagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Lambelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.uhac042. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhac042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cell wall chemical evolution during the development of fruits of two contrasting quality from two members of the Rosaceae family: Apple and sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Orsel-Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.93-104. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2021.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSR-Based Analysis of Genetic Diversity and Structure of Sweet Cherry (Prunus avium L.) from 19 Countries in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cárcamo de La Concepción</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ordidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Nybom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.1983. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10101983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year analyses on three populations reveal the first stable QTLs for tolerance to rain-induced fruit cracking in sweet cherry (Prunus avium L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetoslav Malchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.136. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41438-021-00571-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield potential definition of the chilling requirement reveals likely underestimation of the risk of climate change on winter chill accumulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Darbyshire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (2), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-018-1649-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherry breeding in the world : current analysis and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italus Hortus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruit firmness QTL identified on linkage group 4 in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt; L.) is associated with domesticated and bred germplasm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Saski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5008. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41484-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of genetic value for sweet cherry fruit maturity among environments using a 6K SNP array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig M. Hardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben J. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Vanderzande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41438-018-0081-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dormancy related traits and adaptation of sweet cherry in Northern Africa: A case of study in two Tunisian areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Azizi Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 219, pp.272-279. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0712-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collection of European sweet cherry phenology data for assessing climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio López Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.160108. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants génétiques et moléculaires de caractères influencés par le changement climatique chez l'abricotier et le cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.51-58. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.472108874009284E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into fruit firmness and weight control in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (4), pp.783-796. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11105-014-0773-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.e0143250. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of phenological traits highly affected by climate change in Prunus avium: flowering date dissected into chilling and heat requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 202 (2), pp.703-15. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerisier vulnérable au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 632, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and comparative analyses of highly dense linkage maps of two sweet cherry intra-specific progenies of commercial cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Klagges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mansur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0054743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking in sweet cherries: A comprehensive review from a physiological, molecular and genomic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristián Balbontín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Bastias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ellena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chilean Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (1), pp.66-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit size QTL identification and the prediction of parental QTL genotypes and breeding values in multiple pedigreed populations of sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh R. Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco C. A. M. Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van de Weg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guorong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.875-887. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-013-9916-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell number regulator genes in Prunus provide candidate genes for the control of fruit size in sweet and sour cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stegmeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Der Knaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. R. Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.311-326. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-013-9872-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the genetic determinism of two key phenological traits, flowering and maturity dates, in three Prunus species: peach, apricot and sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (5), pp.280-292. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2012.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaceae conserved orthologous sequences marker polymorphism in sweet cherry germplasm and construction of a SNP-based map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh R. Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneth S. Sooriyapathirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.237-247. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-011-0436-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclatement de la cerise. Quelles solutions à disposition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Arregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 646, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of thermogenic tissues of Alocasia macrorrhizos (Araceae) inflorescences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisko Metka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreja Urbanek Krajnc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (12), pp.1232-1241. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/B09-088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid performance in taro (Colocasia esculenta) in relation to genetic dissimilarity of parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (2), pp.213-221. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-009-1030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclatement de la cerise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Arregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 252, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux changements climatiques : évaluation des besoins en froid des cerisiers. Éléments de méthodologie et résultats d'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological variation and reproductive characteristics of wild giant taro (Alocasia macrorrhizos, Araceae) populations in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (2), pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogenesis and flowering biology of Colocasia gigantea , Araceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Melteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tari Molisale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 121 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10265-007-0129-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of the main agronomic traits of taro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tari Molisale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (6), pp.2368-2375. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2005.11.0424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of predictive ability between genomic and phenomic predictions for flowering date in sweet cherry Prunus avium L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saviour Okine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Genetic Loci and Candidate Genes Controlling Fruit Quality Traits in Sweet Cherry (Prunus avium L.) via GWAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N H Zaracho Echagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey. pp.533 - 542, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/actahortic.2020.1297.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME-WIDE ASSOCIATION STUDY TO IDENTIFY LOCI CONTROLLING FRUIT QUALITY TRAITS IN SWEET CHERRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Rosaceae Genomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for flowering date in sweet cherry: fine mapping and GxE effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alletru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Rosaceae Genomics conference (RGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building international partnerships for the collation of historical data to study the environmental stability of genomic predictions in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Hardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Peace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Vanderzande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Yamagata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and future of marker-assisted breeding in sweet and sour cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Yamagata, Japan. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1235.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of Fruit Quality, Nutritional Composition and Phytochemical Content of Cherries and Plums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Lezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Serradilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Plant and Animal Genome Conference (PAG XXVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of sweet cherry chilling requirements estimated using statistical and biological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Darbyshire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Flowering, Fruit Set and Alternate Bearing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2018, Palerme, Italy. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1229.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of trends in sweet cherry flowering data across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses of chilling requirements and flowering date in sweet cherry, two key traits for breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la sélection génomique au sein de croisements bi-parentaux d’espèces pérennes fruitières génotypés par séquençage : point d’étape du projet FruitSelGen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of phenotypic methodologies to characterize chilling and heat requirements of peach and apple cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding sweet cherries at INRA-Bordeaux: from conventional techniques to marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Plasencia, Spain. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European network for cherry phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekjell Meland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1104 Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Naoussa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering time response to temperature in sweet cherry across Europe: multi-cultivar and multi-environment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un réseau national d'observations harmonisées de la phénologie chez les espèces fruitières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACCAF "Recherche et Adaptation au Changement Climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Magny le Hongre, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Determinism of Chilling and Heat Requirements and Flowering Date, Three Phenological Traits Highly Affected By Climate Change in Sweet Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity and Association Genetics in Sweet Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation du cerisier au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boussoles : « Le changement climatique entre recherche, aménagement et éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Mérignac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et compréhension du déterminisme génétique et moléculaire de la floraison chez le cerisier doux (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Phénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of trends in Sweet Cherry flowering data across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La floraison du cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Votre Goûter des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs biomoléculaires et innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation variétale cerise, synthèse variétale et points techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Balandran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejora del cerezo para la adaptación al cambio climático y la producción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pontificia Universidad Católica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses of chilling requirement and flowering date in sweet cherry, two key traits for breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Eucapia Fruit breeding and genetics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding sweet cherry varieties adapted to climate change and producing high-quality fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Plant Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du niveau de dormance des bourgeons avec la NIRS, résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic studies on a highly complex trait in Sweet Cherry: tolerance to rain-induced fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de données multisites de floraison pour le cerisier doux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Phénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manejo de frutales termplados bajo un escenario de cambio climatico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simposio Internacional de Nogal Pecanero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sonora, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of chilling and heat requirements and flowering date, three phenological traits highly affected by climate change in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conference Fruit/Nuts Workshop. Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit quality in sweet cherry: from QTLs to candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of global warming on bud dormancy in temperate fruit trees. An approach in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding sweet cherries at INRA Bordeaux : from conventional techniques to marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2013, Plasencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet cherry phenology in the context of climate change: a systems biology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPS Conference : Plant signalling in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism and candidate genes for flowering date - a phenological trait highly affected by climate change in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic control of fruit quality traits in two Prunus species: peach and cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prunus Genetic Resources Centre of INRA Bordeaux: diversity of plum and cherry collections and links with the breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plum and Sweet Cherry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic control of fruit size in cherry (Prunus): from phenotype to candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Banchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Der Knaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European cherry production and trends in orchard management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Cherry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs involved in phenological traits in several Prunus species (peach, apricot and sweet cherry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the genetic determinism of phenological traits on Punus fruit species ans its interaction with envirnmental and climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary congress ACCAE "Adapting to climate change : agriculture and ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs detection for phenological traits within the Rosaceae family.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rosaceae Genomic Conference RGC5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agricultural Research Council (ARC). Cape-Town, ZAF., Nov 2010, Cape-Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for fruit quality traits and phenological characters in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and genetic studies on phenology in temperate fruit tree species to adapt the flowering phase facing temperaature change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary congress ACCAE "Adapting to climate change : agriculture and ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for phenological traits within the rosaceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection of important agronomic traits for sweet cherry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International cherry symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Reñaca-Viña del Mar, Chile. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput real-time monitoring and prediction of fruit cracking by utilising and upscaling sensing and digital data technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Boubennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alletru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Bouchouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alchanatis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée cerise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ballandran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genomic regions controlling productivity in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allétru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC12), May 2025, Barcelona, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining genome-wide association analyses and QTL detection to identify loci controlling phenology-related and fruit quality traits in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-resolved, chromosome-scale de novo assembly of the diploid 'Regina' sweet cherry genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Rosaceae Genomics Conference (RGC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Assembly of the Diploid ‘Regina’ Sweet Cherry Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , pp.PO1193, 2019, Plant &amp; Animal Genome Conference XXVII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et production fruitière : exemple du cerisier. Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Noisy-Le-Grand, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a QTL for fruit firmness on linkage group 4 in three sweet cherry populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Saski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Quality Draft Assembly of the Diploid 'Regina' Sweet Cherry Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sweet Cherry Genome: A New Sequencing Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un réseau national d'observations harmonisées de la phénologie chez les espèces fruitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA UMR PIAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 135 p., 2015, Colloque francophone Phénologie 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of phenotypic methodologies to characterize chilling and heat requirements of peach and apple varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Eucapia Fruit breeding and genetics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologne, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of candidate genes involved in flowering date in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic analyses in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cocureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of trends in Sweet Cherry flowering data across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional genomics approach to understand cracking in sweet cherries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The partnership between INRA and CEP INNOVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Plasencia, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate genes involved in flowering pathway in sweet cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Plasencia, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection of two important traits, chilling requirement and flowering date in sweet cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Plasencia, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for fruit weight, fruit firmness and fruit cracking tolerance in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and comparative analyses of highly dense linkage maps of two sweet cherry intraspecific progenies of commercial cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klagges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of two sweet cherry linkage maps in two populations derived from commercial cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Klagges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Gratacós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of sweet cherry (Prunus avium) transcriptome from 454 sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism and candidate genes for chilling requirement and flowering date in sweet cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methodologies for the estimation of chilling requirements of five sweet cherry (Prunus avium) varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 2 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherries: Botany, Production and Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Lezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pulawska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CABI, 551 p., 2017, 9781780648378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chita Marlene Ayala Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Zoffoli Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temperate Tree Fruits and Nuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.161-209, 2026, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29137-1.00015-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Advances in Health Related Compounds in Sweet Cherry (Prunus Avium L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Wünsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Joaquín Serradilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compendium of Crop Genome Designing for Nutraceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.1-19, 2023, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-3627-2_38-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. L’amélioration génétique, un levier pour adapter les espèces fruitières aux changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Denoyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l’heure du changement climatique - Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-402, 2022, Synthèses, 978-2-7592-3251-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Produire des fruits en régions tempérées entre risques et opportunités dans un climat qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Legave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique - Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.437-446, 2022, 978-2759232512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and challenges in cherry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Iezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio López-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Peace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving sustainable cultivation of temperate zone tree fruits and berries Volume 2: Case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.55-88, 2019, Burleigh Dodds Series in Agricultural Science, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2018.0040.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet Cherry varieties and Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Lopez-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherries: Botany, Production and Uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, 551 p., 2017, 9781780648378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity, Germplasm Resources and Breeding Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Iezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Wünsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Höfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherries: Botany, Production and Uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, 2017, 9781780648378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection of important agronomic traits for sweet cherry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1020, , 2014, Acta Horticulturae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taro and cocoyam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root and tuber crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 2010, 978-0-387-92764-0. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-92765-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d'urgence Cerise. État des lieux des leviers de biocontrôle (sens large) disponibles pour lutter contre Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="413066B5"/>
+    <w:nsid w:val="5442E852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8E3B1E6E"/>
+    <w:nsid w:val="AFAAD9CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-quero-garcia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4690-9565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.quero-garcia@inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bordeaux.inra.fr/cherry/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Knoche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loise Grosset-Grange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Boutaleb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Schr&#246;pfer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Schuster" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez-Ortega" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Flachowsky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1355977" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Jiu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozheng Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxin Lv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ternjak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;i&#353;ko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivan&#269;i&#269;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;u&#353;ek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1150459" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142974" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26353/j.itahort/2022.1.c2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C&#225;rcamo de La Concepci&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin-Delmas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10101983" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letourmy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Malchev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00571-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel-Baldwin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.10.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1649-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichun Cai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Saski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41484-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Hardner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Hayes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanderzande" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0081-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Azizi Gannouni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Arif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.03.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez Ortega" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.108" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-014-0773-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630267v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Balbont&#237;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ayala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Bastias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ellena" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Klagges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guzm&#225;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Mansur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054743" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh R. Rosyara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sebolt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9916-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GJW25QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Franceschi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stegmeir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Knaap" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R. Rosyara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9872-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650383v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruiz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.38" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cabrera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Franceschi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneth S. Sooriyapathirana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0436-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2TFS4JKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665705v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Millan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Filleron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Arregui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Metka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Urbanek Krajnc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-088" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664352v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letourmy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feldmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1030-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDXSQDXB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666846v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Melteras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Molisale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-007-0129-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFJPK6KR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654083v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658654v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2005.11.0424" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saviour Okine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168036v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358759v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735242v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giovannini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Campoy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737887v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pacheco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Lezzoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Serradilla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darbyshire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1229.27" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.31" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733546v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.57" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737572v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalanne-Tisne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.65" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793836v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lafargue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791941v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekjell Meland" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740156v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794176v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795194v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739364v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793616v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792543v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793367v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793879v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739500v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742464v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744122v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794283v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799562v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793254v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810346v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807244v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804908v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Rosyara" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803179v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810349v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iezzoni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Banchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802544v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756493v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tauzin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824308v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817639v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Reignier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capdeville" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811581v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821077v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824059v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178277v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boubennec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Bouchouat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alchanatis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534651v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David All&#233;tru" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318844v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318885v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570057v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569987v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318833v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865005v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799439v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743106v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793294v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792223v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cocureau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798804v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797901v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poblete" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robledo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maldonado" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Rios" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schreiber" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811411v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805176v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grillet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808422v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806022v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klagges" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guzman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansur" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806019v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gratac&#243;s" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811346v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803178v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806024v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822969v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mill&#225;n" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603249v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pulawska" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529189v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745367v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847710v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2018.0040.17" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790116v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Lopez-Ortega" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788171v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana W&#252;nsch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika H&#246;fer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795113v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824888v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-92765-7_5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441636v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-quero-garcia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4690-9565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.quero-garcia@inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bordeaux.inra.fr/cherry/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ternjak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#352;u&#353;ek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metka &#352;i&#353;ko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-026-02765-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Knoche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loise Grosset-Grange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Boutaleb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316637" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Schr&#246;pfer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Schuster" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez-Ortega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Flachowsky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1355977" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Jiu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozheng Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxin Lv" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ternjak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;i&#353;ko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivan&#269;i&#269;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;u&#353;ek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1150459" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142974" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26353/j.itahort/2022.1.c2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel-Baldwin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.10.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C&#225;rcamo de La Concepci&#243;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin-Delmas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10101983" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letourmy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Malchev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00571-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1649-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichun Cai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Saski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41484-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Hardner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Hayes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanderzande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0081-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Azizi Gannouni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Arif" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.03.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez Ortega" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.108" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-014-0773-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Klagges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guzm&#225;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Mansur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054743" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Balbont&#237;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ayala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Bastias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ellena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643897v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh R. Rosyara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sebolt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9916-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GJW25QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Franceschi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stegmeir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Knaap" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R. Rosyara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9872-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruiz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.38" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647650v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cabrera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Franceschi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneth S. Sooriyapathirana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0436-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2TFS4JKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665705v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Millan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Filleron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Arregui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657949v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Metka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Urbanek Krajnc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-088" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665169v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letourmy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feldmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1030-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDXSQDXB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654083v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666846v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Melteras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Molisale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-007-0129-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFJPK6KR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2005.11.0424" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077276v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saviour Okine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168036v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358759v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318867v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giovannini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736020v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Campoy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pacheco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Lezzoni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Serradilla" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darbyshire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1229.27" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737108v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.31" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.57" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737572v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalanne-Tisne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.65" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lafargue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791941v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekjell Meland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740156v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794176v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795194v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794283v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739364v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793616v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792543v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793976v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793879v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739500v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742464v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744122v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799562v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793254v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807244v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810346v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806023v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Rosyara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803179v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804988v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810349v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iezzoni" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Banchi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756493v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tauzin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824308v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821069v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817639v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Reignier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capdeville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811581v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821077v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824059v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178277v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boubennec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Bouchouat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alchanatis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534651v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David All&#233;tru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318844v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318885v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570057v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569987v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318833v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865005v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603064v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743106v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793294v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792223v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cocureau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798804v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797901v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poblete" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robledo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maldonado" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Rios" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schreiber" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805176v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811411v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808422v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806024v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806022v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klagges" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guzman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806019v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gratac&#243;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811346v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803178v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822969v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mill&#225;n" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603249v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pulawska" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579060v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chita Marlene Ayala Zapata" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Zoffoli Guerra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papadopoulos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Quero-Garcia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanco" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29137-1.00015-3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579090v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Calle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana W&#252;nsch" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joaqu&#237;n Serradilla" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3627-2_38-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745367v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529189v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847710v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2018.0040.17" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790116v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Lopez-Ortega" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788171v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika H&#246;fer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795113v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824888v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-92765-7_5" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441636v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>