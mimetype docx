--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José Quero Garcia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jose-quero-garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4690-9565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth: November 24th, 1975 (44 years old), Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">71 Avenue Edouard Bourlaux, CS 20032, 33882 Villenave d’Ornon Cedex, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone : (33) 05 57 12 24 37, Fax (3003) 05 57 12 24 39, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jose.quero-garcia@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000: Ingénieur Agronome de l’Institut National Agronomique Paris-Grignon (INAPG), Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000: Ingeniero Agrónomo de la Escuela Técnica Superior de Ingenieros Agrónomos (ETSIA) de Madrid, Spain (Double diploma exchange programme ETSIA-INAPG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2004: PhD thesis ‘Genetic diversity and breeding of taros (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colocasia esculenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) from Vanuatu’, SupAgro Montpellier. Advisors: Dr. Philippe Feldmann, Dr. Vincent Lebot (CIRAD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2007: Post-doctoral fellow at the ETSIA Madrid in the Plant Virology Unit. Subject: Interaction between protein p48 and virus CMV (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cucumber mosaic virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007: Ingénieur de Recherche in the 'Unité de Recherche sur les Espèces Fruitières’ of the INRA Bordeaux, Department ‘Génétique et amélioration des Plantes’</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher (IR1) INRAE-Bordeaux, UMR 1332 Biologie du Fruit et Pathologie (BFP), Team A3C (‘Adaptation of sweet Cherry to Climate Change’)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leader of the French sweet cherry (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prunus avium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) breeding programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests and expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research activities are conducted on sweet cherry trees:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Analyses of genes and QTL of traits involved in the plant adaptation to climate changes (chilling requirement, blooming date, fruit cracking susceptibility)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Implementation of a marker-assisted breeding program for the above traits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination and management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chair of the COST Action FA1104 (2012-2016): ‘Sustainable production of high-quality cherries for the European market’ (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bordeaux.inra.fr/cherry/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Management of BSc and MSc students (average of 4 students per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for peer review journals Tree Genetics & Genomes, Euphytica, Journal of the American Society of Horticulture, Hortscience, Plant Breeding</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of myrobalan (Prunus cerasifera Ehrh.), an overlooked plum species in Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Ternjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Šušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metka Šiško</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73 (4), pp.141. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-026-02765-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking susceptibility of full-sibs of a cross of a cracking tolerant and cracking susceptible sweet cherry: Relation to cuticle characteristics, microcracking and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Knoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loise Grosset-Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alletru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Boutaleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0316637. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0316637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic approach of PCR-based fragment length analysis and amplicon deep sequencing reveals rich diversity of S-alleles in sweet cherries from the Caucasian region of origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Schröpfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio López-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Flachowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1355977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping in a sweet cherry germplasm collection ( Prunus avium L.) reveals candidate genes for fruit quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp.uhad191. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhad191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale genome assembly of Prunus pusilliflora provides novel insights into genome evolution, disease resistance, and dormancy release in Cerasus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songtao Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baozheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhad062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structure of Slovenian native germplasm of plum species (P. domestica L., P. cerasifera Ehrh. and P. spinosa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ternjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Šiško</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivančič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Šušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1150459. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1150459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-by-environment and QTL-by-environment interactions in sweet cherry (Prunus avium L.) for flowering date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Hardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1142974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-informed breeding in sweet cherry: current advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italus Hortus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.14-37. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26353/j.itahort/2022.1.c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into flowering date in Prunus : fine mapping of a major QTL in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Helena Zaracho-Echagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Lambelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.uhac042. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhac042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cell wall chemical evolution during the development of fruits of two contrasting quality from two members of the Rosaceae family: Apple and sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Orsel-Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.93-104. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2021.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSR-Based Analysis of Genetic Diversity and Structure of Sweet Cherry (Prunus avium L.) from 19 Countries in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cárcamo de La Concepción</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ordidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Nybom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.1983. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10101983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year analyses on three populations reveal the first stable QTLs for tolerance to rain-induced fruit cracking in sweet cherry (Prunus avium L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetoslav Malchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.136. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41438-021-00571-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield potential definition of the chilling requirement reveals likely underestimation of the risk of climate change on winter chill accumulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Darbyshire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (2), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-018-1649-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherry breeding in the world : current analysis and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italus Hortus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruit firmness QTL identified on linkage group 4 in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt; L.) is associated with domesticated and bred germplasm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Saski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5008. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41484-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of genetic value for sweet cherry fruit maturity among environments using a 6K SNP array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig M. Hardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben J. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Vanderzande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41438-018-0081-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dormancy related traits and adaptation of sweet cherry in Northern Africa: A case of study in two Tunisian areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Azizi Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 219, pp.272-279. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0712-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collection of European sweet cherry phenology data for assessing climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio López Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.160108. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants génétiques et moléculaires de caractères influencés par le changement climatique chez l'abricotier et le cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.51-58. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.472108874009284E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into fruit firmness and weight control in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (4), pp.783-796. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11105-014-0773-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.e0143250. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of phenological traits highly affected by climate change in Prunus avium: flowering date dissected into chilling and heat requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 202 (2), pp.703-15. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerisier vulnérable au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 632, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and comparative analyses of highly dense linkage maps of two sweet cherry intra-specific progenies of commercial cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Klagges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mansur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0054743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking in sweet cherries: A comprehensive review from a physiological, molecular and genomic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristián Balbontín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Bastias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ellena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chilean Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (1), pp.66-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit size QTL identification and the prediction of parental QTL genotypes and breeding values in multiple pedigreed populations of sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh R. Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco C. A. M. Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van de Weg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guorong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.875-887. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-013-9916-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell number regulator genes in Prunus provide candidate genes for the control of fruit size in sweet and sour cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stegmeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Der Knaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. R. Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.311-326. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-013-9872-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the genetic determinism of two key phenological traits, flowering and maturity dates, in three Prunus species: peach, apricot and sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (5), pp.280-292. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2012.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaceae conserved orthologous sequences marker polymorphism in sweet cherry germplasm and construction of a SNP-based map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh R. Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneth S. Sooriyapathirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.237-247. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-011-0436-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclatement de la cerise. Quelles solutions à disposition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Arregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 646, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of thermogenic tissues of Alocasia macrorrhizos (Araceae) inflorescences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisko Metka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreja Urbanek Krajnc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (12), pp.1232-1241. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/B09-088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid performance in taro (Colocasia esculenta) in relation to genetic dissimilarity of parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (2), pp.213-221. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-009-1030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclatement de la cerise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Arregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 252, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux changements climatiques : évaluation des besoins en froid des cerisiers. Éléments de méthodologie et résultats d'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological variation and reproductive characteristics of wild giant taro (Alocasia macrorrhizos, Araceae) populations in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (2), pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogenesis and flowering biology of Colocasia gigantea , Araceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Melteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tari Molisale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 121 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10265-007-0129-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of the main agronomic traits of taro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tari Molisale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (6), pp.2368-2375. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2005.11.0424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of predictive ability between genomic and phenomic predictions for flowering date in sweet cherry Prunus avium L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saviour Okine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Genetic Loci and Candidate Genes Controlling Fruit Quality Traits in Sweet Cherry (Prunus avium L.) via GWAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N H Zaracho Echagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey. pp.533 - 542, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/actahortic.2020.1297.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME-WIDE ASSOCIATION STUDY TO IDENTIFY LOCI CONTROLLING FRUIT QUALITY TRAITS IN SWEET CHERRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Rosaceae Genomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for flowering date in sweet cherry: fine mapping and GxE effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alletru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Rosaceae Genomics conference (RGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building international partnerships for the collation of historical data to study the environmental stability of genomic predictions in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Hardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Peace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Vanderzande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Yamagata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and future of marker-assisted breeding in sweet and sour cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Yamagata, Japan. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1235.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of Fruit Quality, Nutritional Composition and Phytochemical Content of Cherries and Plums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Lezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Serradilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Plant and Animal Genome Conference (PAG XXVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of sweet cherry chilling requirements estimated using statistical and biological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Darbyshire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Flowering, Fruit Set and Alternate Bearing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2018, Palerme, Italy. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1229.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of trends in sweet cherry flowering data across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses of chilling requirements and flowering date in sweet cherry, two key traits for breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la sélection génomique au sein de croisements bi-parentaux d’espèces pérennes fruitières génotypés par séquençage : point d’étape du projet FruitSelGen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of phenotypic methodologies to characterize chilling and heat requirements of peach and apple cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding sweet cherries at INRA-Bordeaux: from conventional techniques to marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Plasencia, Spain. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European network for cherry phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekjell Meland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1104 Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Naoussa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering time response to temperature in sweet cherry across Europe: multi-cultivar and multi-environment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un réseau national d'observations harmonisées de la phénologie chez les espèces fruitières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACCAF "Recherche et Adaptation au Changement Climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Magny le Hongre, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Determinism of Chilling and Heat Requirements and Flowering Date, Three Phenological Traits Highly Affected By Climate Change in Sweet Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity and Association Genetics in Sweet Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation du cerisier au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boussoles : « Le changement climatique entre recherche, aménagement et éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Mérignac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et compréhension du déterminisme génétique et moléculaire de la floraison chez le cerisier doux (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Phénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of trends in Sweet Cherry flowering data across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La floraison du cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Votre Goûter des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs biomoléculaires et innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation variétale cerise, synthèse variétale et points techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Balandran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejora del cerezo para la adaptación al cambio climático y la producción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pontificia Universidad Católica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses of chilling requirement and flowering date in sweet cherry, two key traits for breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Eucapia Fruit breeding and genetics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding sweet cherry varieties adapted to climate change and producing high-quality fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Plant Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du niveau de dormance des bourgeons avec la NIRS, résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic studies on a highly complex trait in Sweet Cherry: tolerance to rain-induced fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de données multisites de floraison pour le cerisier doux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Phénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manejo de frutales termplados bajo un escenario de cambio climatico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simposio Internacional de Nogal Pecanero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sonora, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of chilling and heat requirements and flowering date, three phenological traits highly affected by climate change in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conference Fruit/Nuts Workshop. Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit quality in sweet cherry: from QTLs to candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of global warming on bud dormancy in temperate fruit trees. An approach in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding sweet cherries at INRA Bordeaux : from conventional techniques to marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2013, Plasencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet cherry phenology in the context of climate change: a systems biology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPS Conference : Plant signalling in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism and candidate genes for flowering date - a phenological trait highly affected by climate change in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic control of fruit quality traits in two Prunus species: peach and cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prunus Genetic Resources Centre of INRA Bordeaux: diversity of plum and cherry collections and links with the breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plum and Sweet Cherry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic control of fruit size in cherry (Prunus): from phenotype to candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Banchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Der Knaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European cherry production and trends in orchard management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Cherry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs involved in phenological traits in several Prunus species (peach, apricot and sweet cherry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the genetic determinism of phenological traits on Punus fruit species ans its interaction with envirnmental and climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary congress ACCAE "Adapting to climate change : agriculture and ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs detection for phenological traits within the Rosaceae family.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rosaceae Genomic Conference RGC5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agricultural Research Council (ARC). Cape-Town, ZAF., Nov 2010, Cape-Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for fruit quality traits and phenological characters in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and genetic studies on phenology in temperate fruit tree species to adapt the flowering phase facing temperaature change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary congress ACCAE "Adapting to climate change : agriculture and ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for phenological traits within the rosaceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection of important agronomic traits for sweet cherry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International cherry symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Reñaca-Viña del Mar, Chile. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput real-time monitoring and prediction of fruit cracking by utilising and upscaling sensing and digital data technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Boubennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alletru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Bouchouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alchanatis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée cerise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ballandran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genomic regions controlling productivity in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allétru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC12), May 2025, Barcelona, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining genome-wide association analyses and QTL detection to identify loci controlling phenology-related and fruit quality traits in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-resolved, chromosome-scale de novo assembly of the diploid 'Regina' sweet cherry genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Rosaceae Genomics Conference (RGC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Assembly of the Diploid ‘Regina’ Sweet Cherry Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , pp.PO1193, 2019, Plant &amp; Animal Genome Conference XXVII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et production fruitière : exemple du cerisier. Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Noisy-Le-Grand, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a QTL for fruit firmness on linkage group 4 in three sweet cherry populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Saski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Quality Draft Assembly of the Diploid 'Regina' Sweet Cherry Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sweet Cherry Genome: A New Sequencing Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un réseau national d'observations harmonisées de la phénologie chez les espèces fruitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA UMR PIAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 135 p., 2015, Colloque francophone Phénologie 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of phenotypic methodologies to characterize chilling and heat requirements of peach and apple varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Eucapia Fruit breeding and genetics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologne, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of candidate genes involved in flowering date in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic analyses in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cocureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of trends in Sweet Cherry flowering data across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional genomics approach to understand cracking in sweet cherries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The partnership between INRA and CEP INNOVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Plasencia, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate genes involved in flowering pathway in sweet cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Plasencia, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection of two important traits, chilling requirement and flowering date in sweet cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Plasencia, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for fruit weight, fruit firmness and fruit cracking tolerance in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and comparative analyses of highly dense linkage maps of two sweet cherry intraspecific progenies of commercial cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klagges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of two sweet cherry linkage maps in two populations derived from commercial cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Klagges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Gratacós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of sweet cherry (Prunus avium) transcriptome from 454 sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism and candidate genes for chilling requirement and flowering date in sweet cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methodologies for the estimation of chilling requirements of five sweet cherry (Prunus avium) varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 2 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherries: Botany, Production and Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Lezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pulawska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CABI, 551 p., 2017, 9781780648378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chita Marlene Ayala Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Zoffoli Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temperate Tree Fruits and Nuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.161-209, 2026, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29137-1.00015-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Advances in Health Related Compounds in Sweet Cherry (Prunus Avium L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Wünsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Joaquín Serradilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compendium of Crop Genome Designing for Nutraceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.1-19, 2023, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-3627-2_38-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. L’amélioration génétique, un levier pour adapter les espèces fruitières aux changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Denoyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l’heure du changement climatique - Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-402, 2022, Synthèses, 978-2-7592-3251-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Produire des fruits en régions tempérées entre risques et opportunités dans un climat qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Legave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique - Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.437-446, 2022, 978-2759232512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and challenges in cherry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Iezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio López-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Peace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving sustainable cultivation of temperate zone tree fruits and berries Volume 2: Case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.55-88, 2019, Burleigh Dodds Series in Agricultural Science, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2018.0040.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet Cherry varieties and Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Lopez-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherries: Botany, Production and Uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, 551 p., 2017, 9781780648378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity, Germplasm Resources and Breeding Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Iezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Wünsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Höfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherries: Botany, Production and Uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, 2017, 9781780648378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection of important agronomic traits for sweet cherry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1020, , 2014, Acta Horticulturae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taro and cocoyam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root and tuber crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 2010, 978-0-387-92764-0. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-92765-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d'urgence Cerise. État des lieux des leviers de biocontrôle (sens large) disponibles pour lutter contre Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José Quero Garcia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jose-quero-garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4690-9565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=GnZIkRYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth: November 24th, 1975 (44 years old), Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">71 Avenue Edouard Bourlaux, CS 20032, 33882 Villenave d’Ornon Cedex, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone : (33) 05 57 12 24 37, Fax (3003) 05 57 12 24 39, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jose.quero-garcia@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000: Ingénieur Agronome de l’Institut National Agronomique Paris-Grignon (INAPG), Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000: Ingeniero Agrónomo de la Escuela Técnica Superior de Ingenieros Agrónomos (ETSIA) de Madrid, Spain (Double diploma exchange programme ETSIA-INAPG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2004: PhD thesis ‘Genetic diversity and breeding of taros (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colocasia esculenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) from Vanuatu’, SupAgro Montpellier. Advisors: Dr. Philippe Feldmann, Dr. Vincent Lebot (CIRAD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2007: Post-doctoral fellow at the ETSIA Madrid in the Plant Virology Unit. Subject: Interaction between protein p48 and virus CMV (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cucumber mosaic virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007: Ingénieur de Recherche in the 'Unité de Recherche sur les Espèces Fruitières’ of the INRA Bordeaux, Department ‘Génétique et amélioration des Plantes’</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher (IR1) INRAE-Bordeaux, UMR 1332 Biologie du Fruit et Pathologie (BFP), Team A3C (‘Adaptation of sweet Cherry to Climate Change’)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leader of the French sweet cherry (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prunus avium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) breeding programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests and expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research activities are conducted on sweet cherry trees:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Analyses of genes and QTL of traits involved in the plant adaptation to climate changes (chilling requirement, blooming date, fruit cracking susceptibility)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Implementation of a marker-assisted breeding program for the above traits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination and management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chair of the COST Action FA1104 (2012-2016): ‘Sustainable production of high-quality cherries for the European market’ (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bordeaux.inra.fr/cherry/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Management of BSc and MSc students (average of 4 students per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for peer review journals Tree Genetics & Genomes, Euphytica, Journal of the American Society of Horticulture, Hortscience, Plant Breeding</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of myrobalan (Prunus cerasifera Ehrh.), an overlooked plum species in Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Ternjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Šušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metka Šiško</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73 (4), pp.141. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-026-02765-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking susceptibility of full-sibs of a cross of a cracking tolerant and cracking susceptible sweet cherry: Relation to cuticle characteristics, microcracking and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Knoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loise Grosset-Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alletru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Boutaleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0316637. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0316637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic approach of PCR-based fragment length analysis and amplicon deep sequencing reveals rich diversity of S-alleles in sweet cherries from the Caucasian region of origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Schröpfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio López-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Flachowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1355977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping in a sweet cherry germplasm collection ( Prunus avium L.) reveals candidate genes for fruit quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp.uhad191. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhad191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale genome assembly of Prunus pusilliflora provides novel insights into genome evolution, disease resistance, and dormancy release in Cerasus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songtao Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baozheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhad062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structure of Slovenian native germplasm of plum species (P. domestica L., P. cerasifera Ehrh. and P. spinosa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ternjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Šiško</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivančič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Šušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1150459. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1150459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-by-environment and QTL-by-environment interactions in sweet cherry (Prunus avium L.) for flowering date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Hardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1142974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-informed breeding in sweet cherry: current advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italus Hortus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.14-37. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26353/j.itahort/2022.1.c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into flowering date in Prunus : fine mapping of a major QTL in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Helena Zaracho-Echagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Lambelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.uhac042. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhac042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cell wall chemical evolution during the development of fruits of two contrasting quality from two members of the Rosaceae family: Apple and sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Orsel-Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.93-104. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2021.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSR-Based Analysis of Genetic Diversity and Structure of Sweet Cherry (Prunus avium L.) from 19 Countries in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cárcamo de La Concepción</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ordidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Nybom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.1983. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10101983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year analyses on three populations reveal the first stable QTLs for tolerance to rain-induced fruit cracking in sweet cherry (Prunus avium L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetoslav Malchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.136. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41438-021-00571-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield potential definition of the chilling requirement reveals likely underestimation of the risk of climate change on winter chill accumulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Darbyshire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (2), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-018-1649-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherry breeding in the world : current analysis and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italus Hortus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruit firmness QTL identified on linkage group 4 in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt; L.) is associated with domesticated and bred germplasm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Saski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5008. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41484-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of genetic value for sweet cherry fruit maturity among environments using a 6K SNP array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig M. Hardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben J. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Vanderzande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41438-018-0081-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dormancy related traits and adaptation of sweet cherry in Northern Africa: A case of study in two Tunisian areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Azizi Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 219, pp.272-279. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0712-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collection of European sweet cherry phenology data for assessing climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio López Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.160108. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants génétiques et moléculaires de caractères influencés par le changement climatique chez l'abricotier et le cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.51-58. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.472108874009284E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into fruit firmness and weight control in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (4), pp.783-796. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11105-014-0773-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.e0143250. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of phenological traits highly affected by climate change in Prunus avium: flowering date dissected into chilling and heat requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 202 (2), pp.703-15. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerisier vulnérable au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 632, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and comparative analyses of highly dense linkage maps of two sweet cherry intra-specific progenies of commercial cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Klagges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mansur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0054743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking in sweet cherries: A comprehensive review from a physiological, molecular and genomic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristián Balbontín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Bastias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ellena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chilean Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (1), pp.66-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit size QTL identification and the prediction of parental QTL genotypes and breeding values in multiple pedigreed populations of sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh R. Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco C. A. M. Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van de Weg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guorong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.875-887. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-013-9916-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell number regulator genes in Prunus provide candidate genes for the control of fruit size in sweet and sour cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stegmeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Der Knaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. R. Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.311-326. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-013-9872-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the genetic determinism of two key phenological traits, flowering and maturity dates, in three Prunus species: peach, apricot and sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (5), pp.280-292. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2012.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaceae conserved orthologous sequences marker polymorphism in sweet cherry germplasm and construction of a SNP-based map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh R. Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneth S. Sooriyapathirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.237-247. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-011-0436-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclatement de la cerise. Quelles solutions à disposition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Arregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 646, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of thermogenic tissues of Alocasia macrorrhizos (Araceae) inflorescences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisko Metka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreja Urbanek Krajnc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (12), pp.1232-1241. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/B09-088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid performance in taro (Colocasia esculenta) in relation to genetic dissimilarity of parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (2), pp.213-221. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-009-1030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclatement de la cerise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Filleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Arregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 252, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux changements climatiques : évaluation des besoins en froid des cerisiers. Éléments de méthodologie et résultats d'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological variation and reproductive characteristics of wild giant taro (Alocasia macrorrhizos, Araceae) populations in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (2), pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogenesis and flowering biology of Colocasia gigantea , Araceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Melteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tari Molisale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 121 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10265-007-0129-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of the main agronomic traits of taro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tari Molisale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (6), pp.2368-2375. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2005.11.0424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of predictive ability between genomic and phenomic predictions for flowering date in sweet cherry Prunus avium L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saviour Okine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Genetic Loci and Candidate Genes Controlling Fruit Quality Traits in Sweet Cherry (Prunus avium L.) via GWAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N H Zaracho Echagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey. pp.533 - 542, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/actahortic.2020.1297.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME-WIDE ASSOCIATION STUDY TO IDENTIFY LOCI CONTROLLING FRUIT QUALITY TRAITS IN SWEET CHERRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Rosaceae Genomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for flowering date in sweet cherry: fine mapping and GxE effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alletru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Rosaceae Genomics conference (RGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building international partnerships for the collation of historical data to study the environmental stability of genomic predictions in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Hardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Peace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Vanderzande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Yamagata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and future of marker-assisted breeding in sweet and sour cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Yamagata, Japan. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1235.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of Fruit Quality, Nutritional Composition and Phytochemical Content of Cherries and Plums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Lezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Serradilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Plant and Animal Genome Conference (PAG XXVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of sweet cherry chilling requirements estimated using statistical and biological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Darbyshire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Flowering, Fruit Set and Alternate Bearing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2018, Palerme, Italy. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1229.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of trends in sweet cherry flowering data across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses of chilling requirements and flowering date in sweet cherry, two key traits for breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la sélection génomique au sein de croisements bi-parentaux d’espèces pérennes fruitières génotypés par séquençage : point d’étape du projet FruitSelGen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding sweet cherries at INRA-Bordeaux: from conventional techniques to marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Plasencia, Spain. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of phenotypic methodologies to characterize chilling and heat requirements of peach and apple cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European network for cherry phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekjell Meland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1104 Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Naoussa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering time response to temperature in sweet cherry across Europe: multi-cultivar and multi-environment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un réseau national d'observations harmonisées de la phénologie chez les espèces fruitières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACCAF "Recherche et Adaptation au Changement Climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Magny le Hongre, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Determinism of Chilling and Heat Requirements and Flowering Date, Three Phenological Traits Highly Affected By Climate Change in Sweet Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity and Association Genetics in Sweet Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation du cerisier au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boussoles : « Le changement climatique entre recherche, aménagement et éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Mérignac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et compréhension du déterminisme génétique et moléculaire de la floraison chez le cerisier doux (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Phénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of trends in Sweet Cherry flowering data across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La floraison du cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Votre Goûter des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs biomoléculaires et innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation variétale cerise, synthèse variétale et points techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Balandran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejora del cerezo para la adaptación al cambio climático y la producción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pontificia Universidad Católica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses of chilling requirement and flowering date in sweet cherry, two key traits for breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Eucapia Fruit breeding and genetics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding sweet cherry varieties adapted to climate change and producing high-quality fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Plant Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du niveau de dormance des bourgeons avec la NIRS, résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic studies on a highly complex trait in Sweet Cherry: tolerance to rain-induced fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de données multisites de floraison pour le cerisier doux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Phénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manejo de frutales termplados bajo un escenario de cambio climatico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simposio Internacional de Nogal Pecanero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sonora, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of chilling and heat requirements and flowering date, three phenological traits highly affected by climate change in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conference Fruit/Nuts Workshop. Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit quality in sweet cherry: from QTLs to candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of global warming on bud dormancy in temperate fruit trees. An approach in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding sweet cherries at INRA Bordeaux : from conventional techniques to marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2013, Plasencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet cherry phenology in the context of climate change: a systems biology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPS Conference : Plant signalling in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism and candidate genes for flowering date - a phenological trait highly affected by climate change in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic control of fruit quality traits in two Prunus species: peach and cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prunus Genetic Resources Centre of INRA Bordeaux: diversity of plum and cherry collections and links with the breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plum and Sweet Cherry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic control of fruit size in cherry (Prunus): from phenotype to candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Banchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Der Knaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European cherry production and trends in orchard management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Cherry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs involved in phenological traits in several Prunus species (peach, apricot and sweet cherry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the genetic determinism of phenological traits on Punus fruit species ans its interaction with envirnmental and climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary congress ACCAE "Adapting to climate change : agriculture and ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs detection for phenological traits within the Rosaceae family.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rosaceae Genomic Conference RGC5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agricultural Research Council (ARC). Cape-Town, ZAF., Nov 2010, Cape-Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for fruit quality traits and phenological characters in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and genetic studies on phenology in temperate fruit tree species to adapt the flowering phase facing temperaature change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary congress ACCAE "Adapting to climate change : agriculture and ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for phenological traits within the rosaceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection of important agronomic traits for sweet cherry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International cherry symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Reñaca-Viña del Mar, Chile. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput real-time monitoring and prediction of fruit cracking by utilising and upscaling sensing and digital data technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Boubennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alletru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Bouchouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alchanatis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée cerise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ballandran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genomic regions controlling productivity in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allétru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC12), May 2025, Barcelona, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining genome-wide association analyses and QTL detection to identify loci controlling phenology-related and fruit quality traits in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-resolved, chromosome-scale de novo assembly of the diploid 'Regina' sweet cherry genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Rosaceae Genomics Conference (RGC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Assembly of the Diploid ‘Regina’ Sweet Cherry Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , pp.PO1193, 2019, Plant &amp; Animal Genome Conference XXVII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et production fruitière : exemple du cerisier. Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Branchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Donkpegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Noisy-Le-Grand, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a QTL for fruit firmness on linkage group 4 in three sweet cherry populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Saski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Quality Draft Assembly of the Diploid 'Regina' Sweet Cherry Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sweet Cherry Genome: A New Sequencing Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un réseau national d'observations harmonisées de la phénologie chez les espèces fruitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA UMR PIAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 135 p., 2015, Colloque francophone Phénologie 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of phenotypic methodologies to characterize chilling and heat requirements of peach and apple varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Eucapia Fruit breeding and genetics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologne, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of candidate genes involved in flowering date in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic analyses in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cocureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of trends in Sweet Cherry flowering data across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional genomics approach to understand cracking in sweet cherries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The partnership between INRA and CEP INNOVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Plasencia, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate genes involved in flowering pathway in sweet cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B. Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Plasencia, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection of two important traits, chilling requirement and flowering date in sweet cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Plasencia, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for fruit weight, fruit firmness and fruit cracking tolerance in sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and comparative analyses of highly dense linkage maps of two sweet cherry intraspecific progenies of commercial cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klagges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of two sweet cherry linkage maps in two populations derived from commercial cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Klagges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Gratacós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh Rosyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of sweet cherry (Prunus avium) transcriptome from 454 sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism and candidate genes for chilling requirement and flowering date in sweet cherry (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methodologies for the estimation of chilling requirements of five sweet cherry (Prunus avium) varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 2 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherries: Botany, Production and Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Lezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pulawska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CABI, 551 p., 2017, 9781780648378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chita Marlene Ayala Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Zoffoli Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temperate Tree Fruits and Nuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.161-209, 2026, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29137-1.00015-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Advances in Health Related Compounds in Sweet Cherry (Prunus Avium L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Wünsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Quero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Joaquín Serradilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compendium of Crop Genome Designing for Nutraceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.1-19, 2023, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-3627-2_38-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. L’amélioration génétique, un levier pour adapter les espèces fruitières aux changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Denoyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l’heure du changement climatique - Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-402, 2022, Synthèses, 978-2-7592-3251-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Produire des fruits en régions tempérées entre risques et opportunités dans un climat qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Legave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique - Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.437-446, 2022, 978-2759232512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and challenges in cherry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Iezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio López-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Peace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving sustainable cultivation of temperate zone tree fruits and berries Volume 2: Case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.55-88, 2019, Burleigh Dodds Series in Agricultural Science, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2018.0040.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet Cherry varieties and Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Lopez-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherries: Botany, Production and Uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, 551 p., 2017, 9781780648378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity, Germplasm Resources and Breeding Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Iezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Wünsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Höfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherries: Botany, Production and Uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, 2017, 9781780648378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection of important agronomic traits for sweet cherry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1020, , 2014, Acta Horticulturae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taro and cocoyam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root and tuber crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 2010, 978-0-387-92764-0. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-92765-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d'urgence Cerise. État des lieux des leviers de biocontrôle (sens large) disponibles pour lutter contre Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5442E852"/>
+    <w:nsid w:val="D9B88612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AFAAD9CF"/>
+    <w:nsid w:val="2DA3F922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-quero-garcia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4690-9565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.quero-garcia@inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bordeaux.inra.fr/cherry/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ternjak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#352;u&#353;ek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metka &#352;i&#353;ko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-026-02765-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Knoche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loise Grosset-Grange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Boutaleb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316637" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Schr&#246;pfer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Schuster" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez-Ortega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Flachowsky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1355977" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Jiu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozheng Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxin Lv" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ternjak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;i&#353;ko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivan&#269;i&#269;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;u&#353;ek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1150459" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142974" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26353/j.itahort/2022.1.c2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel-Baldwin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.10.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C&#225;rcamo de La Concepci&#243;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin-Delmas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10101983" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letourmy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Malchev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00571-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1649-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichun Cai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Saski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41484-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Hardner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Hayes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanderzande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0081-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Azizi Gannouni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Arif" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.03.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez Ortega" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.108" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-014-0773-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Klagges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guzm&#225;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Mansur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054743" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Balbont&#237;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ayala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Bastias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ellena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643897v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh R. Rosyara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sebolt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9916-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GJW25QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Franceschi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stegmeir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Knaap" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R. Rosyara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9872-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruiz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.38" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647650v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cabrera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Franceschi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneth S. Sooriyapathirana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0436-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2TFS4JKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665705v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Millan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Filleron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Arregui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657949v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Metka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Urbanek Krajnc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-088" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665169v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letourmy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feldmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1030-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDXSQDXB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654083v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666846v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Melteras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Molisale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-007-0129-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFJPK6KR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2005.11.0424" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077276v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saviour Okine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168036v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358759v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318867v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giovannini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736020v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Campoy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pacheco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Lezzoni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Serradilla" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darbyshire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1229.27" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737108v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.31" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.57" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737572v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalanne-Tisne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.65" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lafargue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791941v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekjell Meland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740156v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794176v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795194v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794283v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739364v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793616v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792543v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793976v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793879v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739500v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742464v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744122v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799562v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793254v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807244v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810346v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806023v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Rosyara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803179v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804988v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810349v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iezzoni" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Banchi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756493v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tauzin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824308v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821069v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817639v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Reignier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capdeville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811581v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821077v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824059v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178277v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boubennec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Bouchouat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alchanatis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534651v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David All&#233;tru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318844v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318885v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570057v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569987v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318833v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865005v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603064v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743106v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793294v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792223v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cocureau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798804v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797901v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poblete" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robledo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maldonado" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Rios" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schreiber" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805176v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811411v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808422v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806024v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806022v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klagges" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guzman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806019v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gratac&#243;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811346v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803178v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822969v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mill&#225;n" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603249v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pulawska" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579060v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chita Marlene Ayala Zapata" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Zoffoli Guerra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papadopoulos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Quero-Garcia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanco" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29137-1.00015-3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579090v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Calle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana W&#252;nsch" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joaqu&#237;n Serradilla" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3627-2_38-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745367v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529189v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847710v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2018.0040.17" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790116v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Lopez-Ortega" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788171v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika H&#246;fer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795113v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824888v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-92765-7_5" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441636v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-quero-garcia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4690-9565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=GnZIkRYAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.quero-garcia@inrae.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bordeaux.inra.fr/cherry/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ternjak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#352;u&#353;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metka &#352;i&#353;ko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-026-02765-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Knoche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loise Grosset-Grange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Boutaleb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Schr&#246;pfer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Schuster" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez-Ortega" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Flachowsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1355977" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Jiu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozheng Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxin Lv" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ternjak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;i&#353;ko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivan&#269;i&#269;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;u&#353;ek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1150459" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142974" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26353/j.itahort/2022.1.c2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel-Baldwin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.10.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C&#225;rcamo de La Concepci&#243;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin-Delmas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10101983" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letourmy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Malchev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00571-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1649-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichun Cai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Saski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41484-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Hardner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Hayes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanderzande" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0081-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607450v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Azizi Gannouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Arif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.03.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630975v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez Ortega" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.108" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-014-0773-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Klagges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guzm&#225;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Mansur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054743" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Balbont&#237;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ayala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Bastias" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ellena" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh R. Rosyara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sebolt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9916-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GJW25QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Franceschi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stegmeir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Knaap" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R. Rosyara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9872-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruiz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.38" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cabrera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Franceschi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneth S. Sooriyapathirana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0436-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2TFS4JKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Millan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Filleron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Arregui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Metka" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Urbanek Krajnc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-088" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665169v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letourmy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feldmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1030-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDXSQDXB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664352v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658896v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654083v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666846v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Melteras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Molisale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-007-0129-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFJPK6KR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658654v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2005.11.0424" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077276v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saviour Okine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168036v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358759v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735242v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giovannini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Campoy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737887v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pacheco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Lezzoni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Serradilla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darbyshire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1229.27" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737108v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.31" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.57" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalanne-Tisne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.65" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793836v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lafargue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791941v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekjell Meland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740156v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795194v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794283v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739364v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793616v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792543v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793976v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793879v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739500v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742464v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744122v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793929v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793254v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807244v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810346v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804908v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806023v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Rosyara" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803179v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804988v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iezzoni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Banchi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802544v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tauzin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824308v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821069v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817639v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Reignier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capdeville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811581v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821077v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824059v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178277v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boubennec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Bouchouat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alchanatis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534651v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David All&#233;tru" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318844v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318885v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570057v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569987v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318833v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865005v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603064v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799439v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793294v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792223v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cocureau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798804v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797901v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poblete" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robledo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maldonado" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Rios" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schreiber" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805176v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grillet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811411v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808422v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806024v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806022v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klagges" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guzman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansur" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806019v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gratac&#243;s" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811346v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803178v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822969v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mill&#225;n" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603249v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pulawska" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579060v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chita Marlene Ayala Zapata" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Zoffoli Guerra" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papadopoulos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Quero-Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanco" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29137-1.00015-3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579090v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Calle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana W&#252;nsch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joaqu&#237;n Serradilla" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3627-2_38-1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745367v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529189v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847710v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2018.0040.17" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790116v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Lopez-Ortega" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788171v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika H&#246;fer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824888v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-92765-7_5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441636v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>