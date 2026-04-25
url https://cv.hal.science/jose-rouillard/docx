--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -5073,252 +5073,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-based Approach for Engineering Multimodal Mobile Interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid Prototyping for Mobile Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Mobile Computing &amp; Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Conference, LCT 2014, Held as Part of HCI International 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.194-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07485-6_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251616v1</w:t>
+                <w:t xml:space="preserve">hal-01301044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Prototyping for Mobile Serious Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model-based Approach for Engineering Multimodal Mobile Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Elouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René Chalon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference, LCT 2014, Held as Part of HCI International 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Mobile Computing &amp; Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Kaohsiung, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07485-6_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01301044v1</w:t>
+                <w:t xml:space="preserve">hal-01251616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMIC: Leveraging Sensor-based Interactions in Multimodal Mobile Applications</w:t>
               </w:r>
@@ -6149,243 +6149,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating the Design of Multi-channel Interfaces for Ambient Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un système multi-agents permettant une assistance homme-machine mutuelle dans un environnement ambiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphael Marvie</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Third International Conference on Advances in Computer-Human Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Saint Maarten, Netherlands</w:t>
+              <w:t xml:space="preserve">Quatrième Workshop sur les Agents Conversationnels Animés (WACA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, undef, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808306v1</w:t>
+                <w:t xml:space="preserve">hal-00731418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système multi-agents permettant une assistance homme-machine mutuelle dans un environnement ambiant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facilitating the Design of Multi-channel Interfaces for Ambient Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Renard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Marvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième Workshop sur les Agents Conversationnels Animés (WACA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, undef, France</w:t>
+              <w:t xml:space="preserve">2010 Third International Conference on Advances in Computer-Human Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Saint Maarten, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731418v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCI et IHM : premiers retours d'expériences</w:t>
               </w:r>
@@ -6564,424 +6564,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal and multichannel interactions for pervasive issues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experiments in ubiquitous computing for communities of practice using learning resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Kaddouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ETSI Workshop on Multimodal Interaction on Mobile Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nice, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">International Conference and Exhibition on Next Generation Mobile Applications, Services, and Technologies (NGMAST 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cardiff, Wales, UK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446380v1</w:t>
+                <w:t xml:space="preserve">hal-00731376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'informatique omniprésente pour les communautés de pratique autour de contenus pédagogiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal and multichannel interactions for pervasive issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées Francophones Mobilité et Ubiquité (UBIMOB 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint Malo, France, France</w:t>
+              <w:t xml:space="preserve">International ETSI Workshop on Multimodal Interaction on Mobile Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nice, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731379v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PerZoovasive: contextual pervasive QR codes as tool to provide an adaptive learning support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'informatique omniprésente pour les communautés de pratique autour de contenus pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mona Laroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop On Context-Aware Mobile Learning - CAML'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, undef, France. pp.542-548</w:t>
+              <w:t xml:space="preserve">4èmes journées Francophones Mobilité et Ubiquité (UBIMOB 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint Malo, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731406v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in ubiquitous computing for communities of practice using learning resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PerZoovasive: contextual pervasive QR codes as tool to provide an adaptive learning support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Kaddouci</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mona Laroussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference and Exhibition on Next Generation Mobile Applications, Services, and Technologies (NGMAST 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cardiff, Wales, UK, France</w:t>
+              <w:t xml:space="preserve">International Workshop On Context-Aware Mobile Learning - CAML'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, undef, France. pp.542-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731376v1</w:t>
+                <w:t xml:space="preserve">hal-00731406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un délégué IVY favorisant les interactions multimodales et multicanal en situation de mobilité</w:t>
               </w:r>
@@ -7820,321 +7820,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance, advice and guidance with digital coaching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
+                <w:t xml:space="preserve">Multi-channel Adaptive Context-sensitive Intermediation: Reconciling Marketing goals and Users Needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sockeel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annual Conference on Human Decision-Making and Manual Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">MAC (Multi-channel Adaptive Context-sensitive), Systems: Building Links Between Research Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251666v1</w:t>
+                <w:t xml:space="preserve">hal-02446420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi il n'est pas possible actuellement d'utiliser des objets pédagogiques plastiques respectant la norme SCORM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouyer</w:t>
+                <w:t xml:space="preserve">Assistance, advice and guidance with digital coaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Derycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Annual Conference on Human Decision-Making and Manual Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Valenciennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441271v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-channel Adaptive Context-sensitive Intermediation: Reconciling Marketing goals and Users Needs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chevrin</w:t>
+                <w:t xml:space="preserve">Pourquoi il n'est pas possible actuellement d'utiliser des objets pédagogiques plastiques respectant la norme SCORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Derycke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Sockeel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAC (Multi-channel Adaptive Context-sensitive), Systems: Building Links Between Research Communities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montreal, Canada. pp.183-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1132736.1132764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446420v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer ses performances grâce au coaching numérique mobile</w:t>
               </w:r>
@@ -8568,295 +8568,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the power of a VoiceXML engine to SMS based HCI</w:t>
+                <w:t xml:space="preserve">Enhanced VoiceXML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Dutter</w:t>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446448v1</w:t>
+                <w:t xml:space="preserve">hal-02446443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced VoiceXML</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Truillet</w:t>
+                <w:t xml:space="preserve">Some issues for the Modelling of Interactive E-Services from the Customer Multi-Channel Interaction Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 IEEE International Conference on e-Technology, e-Commerce and e-Service</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hong Kong, China. pp.256-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEE.2005.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446443v1</w:t>
+                <w:t xml:space="preserve">hal-02447517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some issues for the Modelling of Interactive E-Services from the Customer Multi-Channel Interaction Perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Rouillard</w:t>
+                <w:t xml:space="preserve">Harnessing the power of a VoiceXML engine to SMS based HCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 IEEE International Conference on e-Technology, e-Commerce and e-Service</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HCI International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447517v1</w:t>
+                <w:t xml:space="preserve">hal-02446448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-channel and multi-modal interactions in E-marketing: Toward a generic architecture for integration and experimentation</w:t>
               </w:r>
@@ -9313,51 +9313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Communication Tools for Mobile Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9808,178 +9808,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation versus dialogue sur le Web. Une étude des préférences</w:t>
+                <w:t xml:space="preserve">Multimodal Information Seeking Dialogues on the World Wide Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM, 1999, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EUROSPEECH'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Budapest, Hungary. pp. 2151-2154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453816v1</w:t>
+                <w:t xml:space="preserve">hal-02441251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Information Seeking Dialogues on the World Wide Web</w:t>
+                <w:t xml:space="preserve">Navigation versus dialogue sur le Web. Une étude des préférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSPEECH'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Budapest, Hungary. pp. 2151-2154</w:t>
+              <w:t xml:space="preserve">IHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441251v1</w:t>
+                <w:t xml:space="preserve">hal-02453816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système HALPIN : recherche documentaire en langue naturelle</w:t>
               </w:r>
@@ -10356,165 +10356,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue oral Personne-Système sur le Web</w:t>
+                <w:t xml:space="preserve">Contribution à l'étude du dialogue Homme-Machine à travers le Web : la personnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM, 1998, Nantes, France</w:t>
+              <w:t xml:space="preserve">TALN -RECITAL 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454297v1</w:t>
+                <w:t xml:space="preserve">hal-02440311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude du dialogue Homme-Machine à travers le Web : la personnalisation</w:t>
+                <w:t xml:space="preserve">Dialogue oral Personne-Système sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN -RECITAL 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Le Mans, France</w:t>
+              <w:t xml:space="preserve">IHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, 1998, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440311v1</w:t>
+                <w:t xml:space="preserve">hal-02454297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEBCOMPLETION - PROTOCOLE DE NORMES ASSOCIATIVES SUR INTERNET</w:t>
               </w:r>
@@ -12077,51 +12077,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="314F8CC8"/>
+    <w:nsid w:val="70A63E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12308,51 +12308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-rouillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9298-0816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082011265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02438308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Sassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4054-2.ch004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bekaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vannobel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jeis.v6i2.8159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7080078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac2fc4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Dupr&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pradeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Zuilen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12278" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elouali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liabeuf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marvie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02439942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02439960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439988v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988700v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eidel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K&#252;bler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1003451" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909933" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771385v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1002787" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Guedira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78095-1_27" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425219" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94866-9_37" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.05.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394149v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclercq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.104" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lecocq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20816-9_30" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07485-6_20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2581222" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780374v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dujardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866218.1866235" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731406v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Laroussi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kaddouci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ezzedine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731384v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepreux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Trabelsi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Anas Hariri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tabary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73110-8_15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37DN1WL4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466224v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73105-4_70" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441271v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132764" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sockeel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251686v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02453438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446429v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derycke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.152" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440869v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652258" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02453451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446448v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dutter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE.2005.123" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446442v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441309v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442165v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bayart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02453463v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440947v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441460v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453813v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442419v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akbar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441251v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453898v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02442218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441227v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02454297v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philipe Meiye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440335v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02442446v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454294v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442455v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440290v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651273v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isprm2018.com/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1150" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670466" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441022v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731362v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006753v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095039v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihm14.lille.inria.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02108300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Meiye" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-rouillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9298-0816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082011265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02438308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Sassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4054-2.ch004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bekaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vannobel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jeis.v6i2.8159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7080078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac2fc4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Dupr&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pradeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Zuilen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12278" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elouali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liabeuf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marvie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02439942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02439960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439988v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988700v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eidel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K&#252;bler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1003451" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909933" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771385v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1002787" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Guedira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78095-1_27" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425219" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94866-9_37" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.05.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394149v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclercq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.104" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lecocq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20816-9_30" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07485-6_20" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2581222" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780374v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dujardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866218.1866235" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kaddouci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446380v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731406v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Laroussi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ezzedine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731384v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepreux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Trabelsi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Anas Hariri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tabary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73110-8_15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37DN1WL4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466224v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73105-4_70" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sockeel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132764" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251686v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02453438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446429v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derycke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.152" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440869v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652258" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02453451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446443v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE.2005.123" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446448v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dutter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446442v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441309v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442165v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bayart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02453463v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440947v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441460v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453813v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442419v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akbar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441251v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453816v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453898v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02442218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441227v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440311v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02454297v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philipe Meiye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440335v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02442446v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454294v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442455v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440290v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651273v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isprm2018.com/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1150" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670466" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441022v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731362v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006753v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095039v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihm14.lille.inria.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02108300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Meiye" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>