--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">082011265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://scholar.google.com/citations?user=G7AtV2oAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -200,179 +221,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Architectures orientées service. Une approche pragmatique des SOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vantroys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Vuibert, Collection : Génie Logiciel, ISBN-10: 2711748685, 317 pages, 2007., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VoiceXML. Le langage d'accès à Internet par téléphone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, pp.197, 2004, 271174826X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -382,494 +403,494 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperconnection, proactivity and ubiquitous computing: the X-CAMPUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Sassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperconnectivity and the Future of Internet Communication, Lambert Academic Publishing, editor: Adrian David Cheok, ISBN 10: 3659544159 ISBN 13: 9783659544156.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a multimodal application for a scientific experiment on smartphone: case study, tools and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools for Mobile Multimedia Programming and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.68-80, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-4666-4054-2.ch004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplatform E-Learning Systems and Technologies: Mobile Devices for Ubiquitous ICT-Based Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">undef. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">book chapter Plastic interfaces for ubiquitous learning, pages 128-146. Idea Group. Inc., tiong t. goh, wellington (nz) edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Idea Group. Inc., pp.128-146, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodality in Mobile Computing and Mobile Devices: Methods for Adaptable Usability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">undef. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">book chapter Multimodal and Multichannel issues in pervasive and ubiquitous computing, pages 1-23. Idea Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Idea Group. Inc., pp.1-23, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodalité et sémantique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryse Siksou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variation, construction, instrumentation du sens.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, 2003, 9782746207523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hyperdialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Paganelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Homme-Machine et Recherche d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp 229-259, 2002, 9782746204263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -879,2315 +900,2315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wizard of Oz Study to Explore How the Young Population Perceives Brain-Computer Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic &amp; Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (2), pp.25-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30564/jeis.v6i2.8159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Interaction for Cobot Using MQTT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (8), pp.78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mti7080078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG-based Brain-Computer Interfaces exploiting Steady-State Somatosensory-Evoked Potentials: A Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (5), pp.051003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/ac2fc4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a SSSEP-Based BCI Using the Sensory Gating Phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Of Clinical Neurology, Neurosurgery And Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a hybrid brain-machine interface for palliating motor handicap with Duchenne muscular dystrophy: A case report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A morphogram for silica-witherite biomorphs and its application to microfossil identification in the early earth rock record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. García-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. van Zuilen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (3), pp.279-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gbi.12278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSVEP-based BCIs: study of classifier stability over time and effects of human learning on classification accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMSE, Journal of the Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trace mechanism for telephone interactions using VoiceXML.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Innovation and Applied Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.893 - 907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Interaction: a Survey from Model Driven Engineering and Mobile perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Elouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a proactive agent in a multichannel environment: The X-CAMPUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Innovation and Applied Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (1), pp.290--309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-driven evolution for multimodal mobile Geographic Information System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Elouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Metamodeling to Automatic Generation of Multimodal Interfaces for Ambient Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Marvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (3&amp;4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for the Design of Intelligent and Multimodal Cognitive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Marvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Intelligent and Cognitive Systems, 84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to communicate smartly with your house?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation and measurement of multi-channel services systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Internet and Enterprise Management (IJIEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Mobile Connectivity: from Learning Scenarios to Multichannel Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vantroys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning (IJCEELL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (4), pp.396-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web services and speech-based applications around VoiceXML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une convergence entre l'IHM et l'ECD basée sur les facteurs humains pour la conception de systèmes décisionnels performants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (2), pp.117-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plasticité des documents numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Derycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Numéro spécial "Document numérique", 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques spécificités du dialogue Homme-Machine sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Traitement Automatique des Langues et Internet, 26, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système HALPIN : Recherche documentaire en langue naturelle et dialogue multimodal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2 (2), pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue et Multimodalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2 (1), pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d'un dialogue oral Homme-Machine sur Internet -L'Hyperdialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Informatique Approfondie et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 52, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la propagation au sein du Web à travers les liens hypertextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypertextes et Hypermédias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3197,7797 +3218,7797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recording the SSSEP with the cEEGrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Eidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Graz Brain-Computer Interface Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Graz, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOFEE: Biomedical Framework for Enhanced Experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Applied Human Factors and Ergonomics (AHFE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, San Francisco, CA, United States. pp.22-31, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54941/ahfe1003451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study for intonation classification of imagined speech for brain-computer interface applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Casso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Si-Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Betrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Study of Two Applications Controlled by a Brain-Computer Interface Exploiting Steady-State Somatosensory-Evoked Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Human Interaction and Emerging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nice, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54941/ahfe1002787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771385v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot study for a more Immersive Virtual Reality Brain-Computer Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Si-Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics (AHFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Interaction Framework Based on Firebase Real-Time Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Guedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Universal Access in Human-Computer Interaction (UAHCI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Washington DC, United States. pp.367-384, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-78095-1_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Brain-Computer Interfaces based on Steady-State Somatosensory-Evoked Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CORTICO 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Autrans (en virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Study of the Perception of Emotions Expressed by Virtual Agents in the context of Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Basirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Betrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Social Affective Multimodal Interaction for Health (SAMIH) - ICMI 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Utrecht, the Netherlands (virtual), Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3395035.3425219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une interface cerveau-ordinateur hybride pour la palliation du handicap moteur causé par la myopathie de Duchenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRATH, Jun 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervising SSSEP experiments with a Bluetooth Android remote control application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Orlando, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94866-9_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface cerveau-machine hybride pour pallier le handicap moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Neurophysiologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neurophysiologie Clinique de Langue Française, Jun 2017, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2017.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human expert supervised selection of time-frequency intervals in EEG signals for brain–computer interfacing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision of time-frequency features selection in EEG signals by a human expert for brain–computer interfacing based on motor imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems, Man, and Cybernetics (SMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection par un expert humain des intervalles temps-fréquence dans le signal EEG pour les interfaces cerveau–ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Conférence Handicap (Handicap 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.45 - 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid BCI Coupling EEG and EMG for Severe Motor Disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHFE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Las Vegas, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.promfg.2015.07.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant HCI for Hybrid BCI and Severely Impaired Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCII 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp 313-323, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-20816-9_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Study on the Anticipation of the Result of Copying and Pasting among UML Editors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM 2014: System Analysis and Modeling: Models and Reusability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.32-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Prototyping for Mobile Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference, LCT 2014, Held as Part of HCI International 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.194-205, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07485-6_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-based Approach for Engineering Multimodal Mobile Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Elouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Mobile Computing &amp; Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Kaohsiung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMIC: Leveraging Sensor-based Interactions in Multimodal Mobile Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Elouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Human Factors in Computing Systems, CHI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toronto, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2559206.2581222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCI exploitant les SSVEP : étude de la stabilité du classifieur dans le temps et des effets de l’apprentissage humain sur les performances de classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-CAMPUS: a proactive agent for ubiquitous services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems, PAAMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Salamanca, Spain. pp.251-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pervasive Fridge. A smart computer system against uneaten food loss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">X-CAMPUS : démarche et outils pour une assistance proactive contextuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Systems (ICONS2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Saint-Gilles, Réunion. pp. 135-140</w:t>
+              <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825886v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-CAMPUS : démarche et outils pour une assistance proactive contextuelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Pervasive Fridge. A smart computer system against uneaten food loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Systems (ICONS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Saint-Gilles, Réunion. pp. 135-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780374v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive Assistance Within Ambient Environment. Towards intelligent agent server that anticipate and provide users' needs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Intelligent Systems and Applications, INTELLI 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Chamonix, France. pp. 60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Miny : des interactions multimodales pour les applications Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergo'IHM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche IDM pour le développement d'applications mobiles multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Elouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion intelligente d'un contexte domotique par un Système Multi-Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, undef, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système multi-agents permettant une assistance homme-machine mutuelle dans un environnement ambiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Sassi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Workshop sur les Agents Conversationnels Animés (WACA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, undef, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating the Design of Multi-channel Interfaces for Ambient Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Marvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Third International Conference on Advances in Computer-Human Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Saint Maarten, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCI et IHM : premiers retours d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERGOIA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A support to multi-devices web application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjunct proceedings of the 23nd annual ACM symposium on User interface software and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, New York, NY, USA, United States. pp.391--392, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1866218.1866235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments in ubiquitous computing for communities of practice using learning resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Kaddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference and Exhibition on Next Generation Mobile Applications, Services, and Technologies (NGMAST 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cardiff, Wales, UK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal and multichannel interactions for pervasive issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International ETSI Workshop on Multimodal Interaction on Mobile Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nice, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'informatique omniprésente pour les communautés de pratique autour de contenus pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées Francophones Mobilité et Ubiquité (UBIMOB 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint Malo, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PerZoovasive: contextual pervasive QR codes as tool to provide an adaptive learning support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Laroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop On Context-Aware Mobile Learning - CAML'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, undef, France. pp.542-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un délégué IVY favorisant les interactions multimodales et multicanal en situation de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Environnements Mobiles et Apprentissage Pervasif EMAP’08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual QR Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Multi-Conference on Computing in the Global Information Technology (ICCGI 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Athens, Greece, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux approches d'évaluation précoce de systèmes interactifs, application à la supervision du transport urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop International : Logistique and Transport LT2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Sousse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Multimodal User Interface Composition based on UsiXML and MBD principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference HCI International 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Beijing, China, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux approches d’évaluation précoce de systèmes interactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Logistic and Transport IEEE/SMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Multimodal User Interfaces Composition Based on UsiXML and MBD Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad-Anas Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Computer Interaction. HCI Intelligent Multimodal Interaction Environments : 12th International Conference, HCI International 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.134-143, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-73110-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interactive approach to display large sets of association rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Human-Computer Interaction(HCII'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces using aspect oriented programming and interactive agent-based architecture for early usability evaluation: basic principles and comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Human-Computer Interaction (HCI 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Pékin, China. pp.632-641, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-73105-4_70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-channel Adaptive Context-sensitive Intermediation: Reconciling Marketing goals and Users Needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sockeel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAC (Multi-channel Adaptive Context-sensitive), Systems: Building Links Between Research Communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance, advice and guidance with digital coaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Annual Conference on Human Decision-Making and Manual Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi il n'est pas possible actuellement d'utiliser des objets pédagogiques plastiques respectant la norme SCORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Derycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Montreal, Canada. pp.183-186, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1132736.1132764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer ses performances grâce au coaching numérique mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité, Ubimob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche hybride pour une meilleure visualisation de grands ensembles de règles d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERGO'IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Ubi-Learn: an Intermediation Infrastructure for Multi-channel Accesses to Future LMS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Web services and speech-based applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Int'l Conference on Telecommunications and Int'l Conference on Internet and Web Applications and Services (AICT-ICIW'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Guadelope, France. pp.7-7, </w:t>
+              <w:t xml:space="preserve">2006 ACS/IEEE International Conference on Pervasive Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France. pp.341-344, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446429v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web services and speech-based applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Project Ubi-Learn: an Intermediation Infrastructure for Multi-channel Accesses to Future LMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 ACS/IEEE International Conference on Pervasive Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652258⟩</w:t>
+              <w:t xml:space="preserve">Advanced Int'l Conference on Telecommunications and Int'l Conference on Internet and Web Applications and Services (AICT-ICIW'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Guadelope, France. pp.7-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440869v1</w:t>
+                <w:t xml:space="preserve">hal-02446429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermédiations Multicanal et Multimodales pour l’E-Formation : l’Architecture du Projet Ubi-Learn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced VoiceXML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some issues for the Modelling of Interactive E-Services from the Customer Multi-Channel Interaction Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 IEEE International Conference on e-Technology, e-Commerce and e-Service</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Hong Kong, China. pp.256-259, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEE.2005.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the power of a VoiceXML engine to SMS based HCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-channel and multi-modal interactions in E-marketing: Toward a generic architecture for integration and experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Derycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture logicielle UMR pour les interactions multicanaux et multimodales avec les e-services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Namur, Belgium. pp.199-202, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1148613.1148646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Marketing meets HCI : multi-channel customer relationships and multi-modality in the personalization perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bayart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2003 10th International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Heraklion, Greece. pp.626-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic ML and its toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2013 - 10th International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Heraklion, Greece. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre théorique pour la caractérisation des interactions multicanal en E-Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, 2003, Caen, France. pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Communication Tools for Mobile Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABIS 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow and Mobile Devices in Open Distance Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vantroys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Kazan, Russia. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La personnalisation de I'interaction dans des contextes multimodaux et multicanaux : une première approche pour le commerce électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Poitiers, France. pp.97-104, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/777005.777019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperdialogue avec un agent animé sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERGO-IHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILS/CCI Bayonne Pays Basque, 2000, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HALPIN : a multimodal and conversational system for information seeking on the World Wide Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCA ETRW workshop : Accessing information in spoken audio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Documents: A Rich Source for Spoken Language Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop ASRU'99 (Automatic Speech Recognition and Understanding)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 1999, Keystone - Colorado, United States. pp. 277-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Information Seeking Dialogues on the World Wide Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSPEECH'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Budapest, Hungary. pp. 2151-2154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation versus dialogue sur le Web. Une étude des préférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système HALPIN : recherche documentaire en langue naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop NTE-SPI-Sante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal and conversational application in natural language for information seeking on the World Wide Web : The HALPIN system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Applications of Natural Language to Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Klagenfurt, Austria. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network architecture for building applications that use speech recognition and/or synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Akbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurospeech'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Budapest, Hungary. pp. 2159-2162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HALPIN : A Natural Language Information Retrieval System For a Digital Library on the World Wide Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webnet'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système HALPIN : Hyperdialogue avec un Agent en Langage Proche de l'Interaction Naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN (Traitement Automatique de la Langue Naturelle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATALA, 1999, Cargèse, France. pp.137-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude du dialogue Homme-Machine à travers le Web : la personnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN -RECITAL 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue oral Personne-Système sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, 1998, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEBCOMPLETION - PROTOCOLE DE NORMES ASSOCIATIVES SUR INTERNET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philipe Meiye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École Sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Feb 1998, Asnelles-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperdialogue Homme-Machine sur le World Wide Web : Le système HALPIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERGOIA'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Biarritz, France. pp.343-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du dialogue Homme-Machine en langue naturelle sur le Web pour une recherche documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Colloque International sur l'Apprentissage Personne-Système, CAPS'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Caen, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface vocale pour la recherche documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop NTE-SPI-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal browser to navigate and search information on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Speech Processing (ICSP'97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un dialogue oral sur le World Wide Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Rencontres Jeunes Chercheurs en Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10997,440 +11018,440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatosensory Gating for an SSSEP-based BCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces - A handshake over the cliff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Brain-Machine Interface to palliate the motor handicap caused by Duchenne muscular dystrophy: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 61, Supplement, pp.e494, 2018, Annals of Physical and Rehabilitation Medicine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCI hybride pour la palliation du handicap moteur sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. ACM, pp.171-176, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2670444.2670466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal E-commerce application coupling HTML and VoiceXML E-commerce -User interface and interactions -Web applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eleventh International World Wide Web Conference (WWW 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Honolulu, United States. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11440,153 +11461,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation en contexte : contribution aux interfaces multimodales et multicanal (mémoire HDR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation en contexte : contribution aux interfaces multimodales et multicanal (mémoire HDR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIFL. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11596,100 +11617,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperdialogue sur internet. Le système HALPIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11699,176 +11720,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 26ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Villeneuve d'Ascq, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACM: Association for Computing Machinery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-1-4503-2935-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2670444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11878,138 +11899,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WebCognition, experimentations cognitives sur internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Meiye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée d'étude Créativité et Cognition (ACCION, Association de Jeunes Chercheurs en Science de la Cognition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12077,51 +12098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70A63E4E"/>
+    <w:nsid w:val="465F49B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12308,51 +12329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-rouillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9298-0816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082011265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02438308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Sassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4054-2.ch004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bekaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vannobel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jeis.v6i2.8159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7080078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac2fc4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Dupr&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pradeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Zuilen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12278" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elouali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liabeuf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marvie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02439942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02439960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439988v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988700v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eidel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K&#252;bler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1003451" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909933" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771385v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1002787" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Guedira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78095-1_27" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425219" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94866-9_37" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.05.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394149v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclercq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.104" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lecocq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20816-9_30" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07485-6_20" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2581222" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780374v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dujardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866218.1866235" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kaddouci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446380v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731406v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Laroussi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ezzedine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731384v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepreux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Trabelsi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Anas Hariri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tabary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73110-8_15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37DN1WL4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466224v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73105-4_70" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sockeel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132764" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251686v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02453438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446429v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derycke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.152" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440869v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652258" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02453451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446443v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE.2005.123" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446448v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dutter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446442v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441309v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442165v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bayart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02453463v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440947v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441460v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453813v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442419v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akbar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441251v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453816v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453898v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02442218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441227v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440311v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02454297v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philipe Meiye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440335v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02442446v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454294v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442455v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440290v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651273v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isprm2018.com/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1150" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670466" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441022v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731362v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006753v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095039v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihm14.lille.inria.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02108300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Meiye" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-rouillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9298-0816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082011265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.com/citations?user=G7AtV2oAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731363v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02438308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Sassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4054-2.ch004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bekaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vannobel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jeis.v6i2.8159" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7080078" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac2fc4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Dupr&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pradeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Zuilen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12278" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elouali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825835v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liabeuf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marvie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02439942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02439960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K&#252;bler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1003451" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909933" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771385v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1002787" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589578v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Guedira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78095-1_27" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985246v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425219" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915111v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94866-9_37" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526792v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.05.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclercq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.104" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lecocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20816-9_30" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07485-6_20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251631v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2581222" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780374v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823072v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780187v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dujardin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731397v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866218.1866235" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kaddouci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731379v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Laroussi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ezzedine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731384v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepreux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251643v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Trabelsi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451240v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Anas Hariri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tabary" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73110-8_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37DN1WL4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73105-4_70" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sockeel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132764" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251686v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02453438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440869v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652258" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derycke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.152" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02453451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446443v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447517v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE.2005.123" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446448v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dutter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446442v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441309v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148646" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442165v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bayart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440196v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02453463v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442081v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440947v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442419v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326147v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akbar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441251v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453816v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453898v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02442218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326149v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441227v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453881v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02454297v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philipe Meiye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440335v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02442446v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454294v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442455v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440290v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isprm2018.com/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1150" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090440v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670466" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441022v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731362v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362108v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006753v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihm14.lille.inria.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02108300v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Meiye" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>