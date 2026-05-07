--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -3729,402 +3729,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01023020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making urban development compatible with flood risk ? The French and Dutch regulation systems and their local involvements. Cases in the valley of the Loire (France) and in the valley of the Meuse (The Netherlands)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre et évaluer les vulnérabilités liées au risque inondation : la prise en compte des représentations des acteurs. L'exemple du développement urbain dans la vallée de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freude am Fluss final conference "Space for the river, space for people?", Panel "Combining Urban development and Flood management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">colloque Vulnérabilités sociales, risque et environnement : comprendre et évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802705v1</w:t>
+                <w:t xml:space="preserve">hal-00802667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To a development which is compatible with flood risk - Cases of the medium valley of the Loire (France) and the valley of the Meuse (the Netherlands)</w:t>
+                <w:t xml:space="preserve">Making urban development compatible with flood risk ? The French and Dutch regulation systems and their local involvements. Cases in the valley of the Loire (France) and in the valley of the Meuse (The Netherlands)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeuf Spits</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bernier</w:t>
+                <w:t xml:space="preserve">Twan Brinkhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freude am Fluss final conference "Space for the river, space for people?", Panel "Combining Urban development and Flood management</w:t>
+              <w:t xml:space="preserve">Freude am Fluss final conference "Space for the river, space for people?", Panel "Combining Urban development and Flood management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802704v1</w:t>
+                <w:t xml:space="preserve">hal-00802705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et évaluer les vulnérabilités liées au risque inondation : la prise en compte des représentations des acteurs. L'exemple du développement urbain dans la vallée de la Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To a development which is compatible with flood risk - Cases of the medium valley of the Loire (France) and the valley of the Meuse (the Netherlands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeuf Spits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bernier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Vulnérabilités sociales, risque et environnement : comprendre et évaluer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France. 12 p</w:t>
+              <w:t xml:space="preserve">Freude am Fluss final conference "Space for the river, space for people?", Panel "Combining Urban development and Flood management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802667v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood risk consideration : a new paradigm Urban examples in the middle valley of the Loire (France)</w:t>
               </w:r>
@@ -5632,51 +5632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04371232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Moy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Noury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedieh Soltanpour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100216ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052864" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tanguay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8563" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Carri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangel Am&#237;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pinilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Torrado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2019.103995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Achmani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vries" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9110448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.22074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Demaziere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10295" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.297-314" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Serrano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gar&#243;falo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Camillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-011-0023-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C&#225;novas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar R&#250;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gali&#225;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-011-0020-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3799" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.147.0117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00892007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar de La R&#250;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Jaff&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Dall'Olio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mu&#241;oz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido/2009027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00892264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fuchs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.419-438" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X7B4DTQB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00892225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Vest Pedersen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.1605" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moritz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moritz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2001141" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saliou Camara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023036v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Askew" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Beekmans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie D&#252;hr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023020v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Brinkhof" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802704v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuf Spits" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Andrieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026343v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005838v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fleury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_transformation_urbaine_au_prisme_de_la_nature_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233963-70304.htmlhttps://www.editions-harmattan.fr/livre-la_transformation_urbaine_au_prisme_de_la_nature_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233963-70304.htmlhttps://www.editions-harmattan.fr/livre-la_transformation_urbaine_au_prisme_de_la_nature_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233963-70304.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-faire_nature_en_ville_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233260-70305.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338973v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/produit/709/9782889150694/Quand%20linnovation%20fait%20la%20ville%20durable%20?search_text=innovation" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=79135" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339419v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demazi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339428v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=57863" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04371232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Moy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Noury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedieh Soltanpour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100216ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052864" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tanguay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8563" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Carri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangel Am&#237;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pinilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Torrado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2019.103995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Achmani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vries" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9110448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.22074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Demaziere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10295" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.297-314" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Serrano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gar&#243;falo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Camillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-011-0023-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C&#225;novas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar R&#250;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gali&#225;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-011-0020-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3799" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.147.0117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00892007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar de La R&#250;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Jaff&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Dall'Olio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mu&#241;oz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido/2009027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00892264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fuchs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.419-438" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X7B4DTQB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00892225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Vest Pedersen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.1605" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moritz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moritz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2001141" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saliou Camara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023036v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Askew" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Beekmans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie D&#252;hr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023020v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Brinkhof" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802704v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuf Spits" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Andrieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026343v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005838v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fleury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_transformation_urbaine_au_prisme_de_la_nature_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233963-70304.htmlhttps://www.editions-harmattan.fr/livre-la_transformation_urbaine_au_prisme_de_la_nature_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233963-70304.htmlhttps://www.editions-harmattan.fr/livre-la_transformation_urbaine_au_prisme_de_la_nature_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233963-70304.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-faire_nature_en_ville_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233260-70305.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338973v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/produit/709/9782889150694/Quand%20linnovation%20fait%20la%20ville%20durable%20?search_text=innovation" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=79135" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339419v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demazi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339428v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=57863" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>