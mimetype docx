--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -364,291 +364,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of ResNet and Autoencoder models for anomaly detection in wastewater networks data: A Comparative study of supervised and unsupervised approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Zidaoui</w:t>
+                <w:t xml:space="preserve">Concentration Averaging and Long-Term Exposure Assessment methodologies in Urban Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reiminger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2025.102946⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 973, pp.179099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074232v1</w:t>
+                <w:t xml:space="preserve">hal-04987193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration Averaging and Long-Term Exposure Assessment methodologies in Urban Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jurado</w:t>
+                <w:t xml:space="preserve">Application of ResNet and Autoencoder models for anomaly detection in wastewater networks data: A Comparative study of supervised and unsupervised approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 973, pp.179099. </w:t>
+              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105, pp.102946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2025.102946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987193v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling NO2 concentrations in real urban areas using computational fluid dynamics: A comparative analysis of methods to assess NO2 concentrations from NOx dispersion results</w:t>
               </w:r>
@@ -1154,103 +1154,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of wastewater data using artificial intelligence tools and the evaluation of their performance regarding annotator agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 87 (12), </w:t>
@@ -1418,90 +1418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’intelligence artificielle pour la validation des mesures en continu de la pollution des eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1708,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Guibu Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2040,185 +2040,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodologies to assess mean annual air pollution concentration combining numerical results and wind roses</w:t>
+                <w:t xml:space="preserve">CFD evaluation of mean pollutant concentration variations in step-down street canyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reiminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wertel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59, pp.102221. </w:t>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.104032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2019.104032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051698v1</w:t>
+                <w:t xml:space="preserve">hal-02398712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of wind speed and atmospheric stability on the air pollution reduction rate induced by noise barriers</w:t>
+                <w:t xml:space="preserve">Methodologies to assess mean annual air pollution concentration combining numerical results and wind roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reiminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jurado</w:t>
@@ -2253,212 +2249,216 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 200, pp.104160. </w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.102221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041494v2</w:t>
+                <w:t xml:space="preserve">hal-03051698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD evaluation of mean pollutant concentration variations in step-down street canyons</w:t>
+                <w:t xml:space="preserve">Effects of wind speed and atmospheric stability on the air pollution reduction rate induced by noise barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reiminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 196, pp.104032. </w:t>
+              <w:t xml:space="preserve">, 2020, 200, pp.104160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jweia.2019.104032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398712v1</w:t>
+                <w:t xml:space="preserve">hal-03041494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of mean annual NO2 concentration based on a partial dataset</w:t>
               </w:r>
@@ -3230,637 +3230,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do storm event samples bias the comparison between sewer deposits contribution?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bed turbulent kinetic energy boundary conditions for trapping efficiency and spatial distribution of sediments in basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Isenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rammal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Joannis</w:t>
+                <w:t xml:space="preserve">Robert Mosé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 75 (2), pp.271-280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2016.514⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 76 (8), pp.2032-2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2017.373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685964v1</w:t>
+                <w:t xml:space="preserve">hal-01831169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tarage numérique d'une relation hauteur(s)-débit : éléments de méthodologie et exemples d'application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Vazquez</w:t>
+                <w:t xml:space="preserve">Do storm event samples bias the comparison between sewer deposits contribution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Fischer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1-2, pp. 41-53. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (2), pp.271-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201712041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2016.514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648713v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bed turbulent kinetic energy boundary conditions for trapping efficiency and spatial distribution of sediments in basins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+                <w:t xml:space="preserve">Le tarage numérique d'une relation hauteur(s)-débit : éléments de méthodologie et exemples d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Mosé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76 (8), pp.2032-2043. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1-2, pp. 41-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2017.373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201712041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831169v1</w:t>
+                <w:t xml:space="preserve">hal-01648713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer le débit en collecteur d’assainissement en remplaçant un capteur de vitesse par un deuxième capteur de niveau d’eau ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Settling efficiency of storm-water tanks using 3D modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Isenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567633v1</w:t>
+                <w:t xml:space="preserve">hal-05513898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling efficiency of storm-water tanks using 3D modelling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment mesurer le débit en collecteur d’assainissement en remplaçant un capteur de vitesse par un deuxième capteur de niveau d’eau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Graebling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1-2, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201712017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513898v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique 3D de la décantation dans les bassins d'assainissement</w:t>
               </w:r>
@@ -4235,51 +4235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties assessment of the h2Q method: Determining the flow by the measurement of two water level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Graebling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4317,51 +4317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorations de la mesure du débit en collecteur d’assainissement: vers moins de maintenance et plus de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4503,51 +4503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (1-2), pp.71-83. </w:t>
@@ -4771,51 +4771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Computational Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (1), pp.283-295. </w:t>
@@ -5147,64 +5147,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, pp.35-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5232,391 +5232,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la forme des décanteurs lamellaires à flux croisés par la modélisation numérique 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational fluid dynamics based assessment of discharge-water depth relationships for combined sewer overflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. Bardiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Wertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11, pp.121-139. </w:t>
+              <w:t xml:space="preserve">Urban Water Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (8), pp.631-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201411121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1573062X.2013.806561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416042v1</w:t>
+                <w:t xml:space="preserve">hal-05404648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’outils et de méthodologies pour déterminer le débit par mesure de hauteurs d’eau en collecteur de réseau d’assainissement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation de la forme des décanteurs lamellaires à flux croisés par la modélisation numérique 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 1/2, pp.71-79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201401071⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 11, pp.121-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201411121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416051v1</w:t>
+                <w:t xml:space="preserve">hal-05416042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational fluid dynamics based assessment of discharge-water depth relationships for combined sewer overflows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Développement d’outils et de méthodologies pour déterminer le débit par mesure de hauteurs d’eau en collecteur de réseau d’assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Araud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Water Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (8), pp.631-640. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1/2, pp.71-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1573062X.2013.806561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201401071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404648v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic influence of geometrical defects in Venturi flumes: shall we destroy and rebuild?</w:t>
               </w:r>
@@ -5723,64 +5723,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68, pp.1574-1581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6051,51 +6051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghenaim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6181,51 +6181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6408,204 +6408,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00578749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of sediment transport in combined sewer overflow chambers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Vazquez</w:t>
+                <w:t xml:space="preserve">3D staggered grid turbulent flow modeling in sewer net pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1, pp.90-96</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 1, pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2010009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591878v1</w:t>
+                <w:t xml:space="preserve">hal-00515997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 3D du transport solide dans les déversoirs d'eau excédentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6620,161 +6603,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D staggered grid turbulent flow modeling in sewer net pipe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Mose</w:t>
+                <w:t xml:space="preserve">3D modelling of sediment transport in combined sewer overflow chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghenaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1, pp.83-89. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 1, pp.90-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515997v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-balancing issues related to the RKDG2 scheme for the shallow water equations</w:t>
               </w:r>
@@ -7151,173 +7151,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD modeling of solid separation in three combined sewer overflow chambers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+                <w:t xml:space="preserve">A confrontation of 1D and 2D RKDG numerical simulation of transitional flow at open-channel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Ghostine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kesserwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 135 (9), pp.776-787. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (7), pp.752-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0000017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.1977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515652v1</w:t>
+                <w:t xml:space="preserve">hal-00515956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of supercritical flow in crossroads: Confrontation of a 2D and 3D numerical approaches to experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Ghostine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7339,317 +7355,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38 (2), pp.425-432. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A confrontation of 1D and 2D RKDG numerical simulation of transitional flow at open-channel junction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Mose</w:t>
+                <w:t xml:space="preserve">CFD modeling of solid separation in three combined sewer overflow chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Bernard Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135 (9), pp.776-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0000017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.1977⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00515956v1</w:t>
+                <w:t xml:space="preserve">hal-00515652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and CFD modelling of flow, sedimentation, and solids separation in a combined sewer detention tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7726,51 +7726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Bardiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mosé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (11), pp.1763-1768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mosé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (12), pp.1695-1708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7938,64 +7938,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting the efficiency of storm-water tanks by 3D modelling: From experimental tank to real-life works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8068,64 +8068,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modelling of particle transport and deposition in a storm-water tank pilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8223,51 +8223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Bardiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mosé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4, pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8305,77 +8305,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 3D du transport et du dépôt de particules dans un pilote de bassin d'orage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8452,51 +8452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kesserwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8528,325 +8528,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle image velocimetry (PIV) in a storm-water tank</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Vazquez</w:t>
+                <w:t xml:space="preserve">Simulation unidimensionnelle de l'écoulement à surface libre avec un schéma numérique TVD en discrétisation implicite et explicite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kesserwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ghostine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mosé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 10, pp.97-103</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515689v1</w:t>
+                <w:t xml:space="preserve">hal-00592092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation unidimensionnelle de l'écoulement à surface libre avec un schéma numérique TVD en discrétisation implicite et explicite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ghenaim</w:t>
+                <w:t xml:space="preserve">Particle image velocimetry (PIV) in a storm-water tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5, pp.101-106</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.97-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592092v1</w:t>
+                <w:t xml:space="preserve">hal-00515689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of bed load on steep slopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8985,51 +8985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9106,51 +9106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9709,286 +9709,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of an Archimedean Screw Generator</w:t>
+                <w:t xml:space="preserve">Outil d'aide à la décision pour la gestion des eaux pluviales sur un territoire urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dellinger</w:t>
+                <w:t xml:space="preserve">Jolanda Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Garambois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Vazquez</w:t>
+                <w:t xml:space="preserve">Julie Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Isenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IAHR symposium on Hydraulic Machinery and Systems (IAHR2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l`Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968940v1</w:t>
+                <w:t xml:space="preserve">hal-03322006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d'aide à la décision pour la gestion des eaux pluviales sur un territoire urbain</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study of an Archimedean Screw Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanda Boisson</w:t>
+                <w:t xml:space="preserve">G. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Savignac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Isenmann</w:t>
+                <w:t xml:space="preserve">P.-A. Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l`Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th IAHR symposium on Hydraulic Machinery and Systems (IAHR2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp.102002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/49/10/102002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322006v1</w:t>
+                <w:t xml:space="preserve">hal-04968940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la performance des dispositifs de décantation des eaux de ruissellement</w:t>
               </w:r>
@@ -10026,51 +10026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l'Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
@@ -10367,51 +10367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Isenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10799,51 +10799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original methodology to instrument non-standard sewer works using water level measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10920,64 +10920,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B. Bardiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11054,64 +11054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11175,51 +11175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11283,77 +11283,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Araud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th World Congress of the International Association for Hydro-Environment Research and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Brisbane, Australia. pp.4008</w:t>
@@ -11516,51 +11516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la forme des décanteurs lamellaires par la modélisation hydrodynamique 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11730,243 +11730,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et modélisation tridimensionnelles de l'écoulement dans un bassin d'orage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Dufresne</w:t>
+                <w:t xml:space="preserve">Model for the numerical simulation of 3D turbulent flow to improve sewer net instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.B. Poulet</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mosé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 6th International Conference on sustainable techniques and strategies for urban water management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.1147-1154</w:t>
+              <w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291406v1</w:t>
+                <w:t xml:space="preserve">hal-03248833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model for the numerical simulation of 3D turbulent flow to improve sewer net instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Wertel</w:t>
+                <w:t xml:space="preserve">Mesures et modélisation tridimensionnelles de l'écoulement dans un bassin d'orage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Mosé</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghenaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">NOVATECH 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 6th International Conference on sustainable techniques and strategies for urban water management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.1147-1154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248833v1</w:t>
+                <w:t xml:space="preserve">hal-03291406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of subcritical flow at a combining junction</w:t>
               </w:r>
@@ -12656,103 +12656,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode h2Q : Une méthode innovante pour évaluer le débit en collecteur par la mesure de deux hauteurs d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 24p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12922,77 +12922,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13187,51 +13187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reiminger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maurer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jurado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2026.107135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pujol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lawniczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2025.2531460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zidaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Isel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wertel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2025.102946" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839443v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102383" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2023.105361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104951" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.174" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202211039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Benmoussa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guibu Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1844809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Isenmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fagot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47176/jafm.14.03.32204" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243967v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041494v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104160" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2019.104032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117087" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zug" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chataignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201905111" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schaer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vazquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Isenmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wertel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.73.247.27981" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Araud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lawniczak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2018.1433861" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05493440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Odinot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasui Tang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12889" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/jafm.11.04.27981" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rammal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.514" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648713v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fischer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mos&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.373" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graebling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Kouyi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017060" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473053v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Graebling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633326v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solliec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201612017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bellahcen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201612071" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert A. C. Croft" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miralda-Escude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zheng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam S. Bolton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw204" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19942060.2016.1157100" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Locatelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2014.980002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Flochel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201506052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201511035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201411121" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201401071" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Bardiaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.806561" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schmitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398087v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Locatelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Ghostine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Terfous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenaim Abdellah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2012.661563" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Araud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3645" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPG2NX1B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00578749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghostine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mose" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenaim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gregoire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000230" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terfous" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Poulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515695v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ghenaim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Poulet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kesserwani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuhua Liang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PCMXM64-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515638v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abdallah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000209" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Travin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000222" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.05.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9KT4Q6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515956v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1977" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66F8Q2K5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bardiaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.290" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kesserwani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/LHB:2008061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007067" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HMCR7RK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592088v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592092v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515694v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521052v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513576v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508241v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633325v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15142/T3V07R" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712006v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zug" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H&#233;raud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Strat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Isenmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968940v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dellinger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Garambois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/10/102002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322006v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Boisson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savignac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mos&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832612v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467706v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403486v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403456v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellahcen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403455v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303528v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303574v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381554v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296486v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuny" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morcel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296467v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mechaouat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291406v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248833v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291455v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291420v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larrarte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321653v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G. Sadowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704506v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884540v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578395v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Bardiaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885338v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reiminger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maurer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jurado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2026.107135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pujol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lawniczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2025.2531460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zidaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Isel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wertel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2025.102946" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839443v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102383" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2023.105361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104951" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.174" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202211039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Benmoussa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guibu Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1844809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Isenmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fagot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47176/jafm.14.03.32204" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243967v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2019.104032" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102221" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041494v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104160" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117087" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zug" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chataignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201905111" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schaer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vazquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Isenmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wertel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.73.247.27981" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Araud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lawniczak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2018.1433861" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05493440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Odinot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasui Tang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12889" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/jafm.11.04.27981" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mos&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.373" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rammal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.514" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fischer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graebling" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Kouyi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017060" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473053v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Graebling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633326v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solliec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201612017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bellahcen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201612071" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert A. C. Croft" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miralda-Escude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zheng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam S. Bolton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw204" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19942060.2016.1157100" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Locatelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2014.980002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Flochel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201506052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201511035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Bardiaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.806561" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201411121" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201401071" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schmitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398087v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Locatelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Ghostine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Terfous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenaim Abdellah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2012.661563" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Araud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3645" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPG2NX1B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00578749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghostine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mose" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenaim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gregoire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000230" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515997v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ghenaim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Poulet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terfous" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Poulet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kesserwani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuhua Liang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PCMXM64-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515638v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abdallah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000209" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Travin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000222" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515956v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1977" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66F8Q2K5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515952v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.05.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9KT4Q6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515652v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bardiaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.290" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kesserwani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/LHB:2008061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007067" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HMCR7RK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592088v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592092v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515694v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521052v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513576v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508241v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633325v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15142/T3V07R" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712006v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zug" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H&#233;raud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Strat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Isenmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Boisson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savignac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968940v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dellinger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Garambois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/10/102002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mos&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832612v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467706v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403486v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403456v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellahcen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403455v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303528v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303574v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381554v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296486v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuny" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morcel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296467v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mechaouat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291455v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291420v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larrarte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321653v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G. Sadowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704506v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884540v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578395v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Bardiaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885338v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>