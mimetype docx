--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -364,291 +364,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration Averaging and Long-Term Exposure Assessment methodologies in Urban Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jurado</w:t>
+                <w:t xml:space="preserve">Application of ResNet and Autoencoder models for anomaly detection in wastewater networks data: A Comparative study of supervised and unsupervised approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179099⟩</w:t>
+              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105, pp.102946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2025.102946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987193v1</w:t>
+                <w:t xml:space="preserve">hal-05074232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of ResNet and Autoencoder models for anomaly detection in wastewater networks data: A Comparative study of supervised and unsupervised approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Zidaoui</w:t>
+                <w:t xml:space="preserve">Concentration Averaging and Long-Term Exposure Assessment methodologies in Urban Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reiminger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 105, pp.102946. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 973, pp.179099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2025.102946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074232v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling NO2 concentrations in real urban areas using computational fluid dynamics: A comparative analysis of methods to assess NO2 concentrations from NOx dispersion results</w:t>
               </w:r>
@@ -1154,103 +1154,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of wastewater data using artificial intelligence tools and the evaluation of their performance regarding annotator agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 87 (12), </w:t>
@@ -1418,90 +1418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’intelligence artificielle pour la validation des mesures en continu de la pollution des eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1708,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Guibu Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2040,181 +2040,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD evaluation of mean pollutant concentration variations in step-down street canyons</w:t>
+                <w:t xml:space="preserve">Methodologies to assess mean annual air pollution concentration combining numerical results and wind roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reiminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 196, pp.104032. </w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.102221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jweia.2019.104032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398712v1</w:t>
+                <w:t xml:space="preserve">hal-03051698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodologies to assess mean annual air pollution concentration combining numerical results and wind roses</w:t>
+                <w:t xml:space="preserve">Effects of wind speed and atmospheric stability on the air pollution reduction rate induced by noise barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reiminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jurado</w:t>
@@ -2249,216 +2253,212 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59, pp.102221. </w:t>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.104160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051698v1</w:t>
+                <w:t xml:space="preserve">hal-03041494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of wind speed and atmospheric stability on the air pollution reduction rate induced by noise barriers</w:t>
+                <w:t xml:space="preserve">CFD evaluation of mean pollutant concentration variations in step-down street canyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reiminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wertel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 200, pp.104160. </w:t>
+              <w:t xml:space="preserve">, 2020, 196, pp.104032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2019.104032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041494v2</w:t>
+                <w:t xml:space="preserve">hal-02398712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of mean annual NO2 concentration based on a partial dataset</w:t>
               </w:r>
@@ -3470,103 +3470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tarage numérique d'une relation hauteur(s)-débit : éléments de méthodologie et exemples d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1-2, pp. 41-53. </w:t>
@@ -3598,269 +3598,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling efficiency of storm-water tanks using 3D modelling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment mesurer le débit en collecteur d’assainissement en remplaçant un capteur de vitesse par un deuxième capteur de niveau d’eau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Graebling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1-2, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201712017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513898v1</w:t>
+                <w:t xml:space="preserve">hal-01567633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer le débit en collecteur d’assainissement en remplaçant un capteur de vitesse par un deuxième capteur de niveau d’eau ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Settling efficiency of storm-water tanks using 3D modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Isenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201712017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01567633v1</w:t>
+                <w:t xml:space="preserve">hal-05513898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique 3D de la décantation dans les bassins d'assainissement</w:t>
               </w:r>
@@ -4235,51 +4235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties assessment of the h2Q method: Determining the flow by the measurement of two water level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Graebling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4317,51 +4317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorations de la mesure du débit en collecteur d’assainissement: vers moins de maintenance et plus de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4503,51 +4503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (1-2), pp.71-83. </w:t>
@@ -4771,51 +4771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Computational Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (1), pp.283-295. </w:t>
@@ -5160,51 +5160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, pp.35-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5232,391 +5232,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational fluid dynamics based assessment of discharge-water depth relationships for combined sewer overflows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Isel</w:t>
+                <w:t xml:space="preserve">Optimisation de la forme des décanteurs lamellaires à flux croisés par la modélisation numérique 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Vazquez</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Water Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (8), pp.631-640. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.121-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1573062X.2013.806561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201411121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404648v1</w:t>
+                <w:t xml:space="preserve">hal-05416042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la forme des décanteurs lamellaires à flux croisés par la modélisation numérique 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’outils et de méthodologies pour déterminer le débit par mesure de hauteurs d’eau en collecteur de réseau d’assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Araud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Wertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11, pp.121-139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201411121⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 1/2, pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201401071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416042v1</w:t>
+                <w:t xml:space="preserve">hal-05416051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’outils et de méthodologies pour déterminer le débit par mesure de hauteurs d’eau en collecteur de réseau d’assainissement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational fluid dynamics based assessment of discharge-water depth relationships for combined sewer overflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. Bardiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Isel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Q. Araud</w:t>
+                <w:t xml:space="preserve">M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1/2, pp.71-79. </w:t>
+              <w:t xml:space="preserve">Urban Water Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (8), pp.631-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201401071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1573062X.2013.806561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416051v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic influence of geometrical defects in Venturi flumes: shall we destroy and rebuild?</w:t>
               </w:r>
@@ -5723,64 +5723,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68, pp.1574-1581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6408,187 +6408,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00578749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D staggered grid turbulent flow modeling in sewer net pipe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Mose</w:t>
+                <w:t xml:space="preserve">3D modelling of sediment transport in combined sewer overflow chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghenaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1, pp.83-89. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 1, pp.90-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515997v1</w:t>
+                <w:t xml:space="preserve">hal-00591878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 3D du transport solide dans les déversoirs d'eau excédentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6603,178 +6620,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of sediment transport in combined sewer overflow chambers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Vazquez</w:t>
+                <w:t xml:space="preserve">3D staggered grid turbulent flow modeling in sewer net pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1, pp.90-96</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 1, pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2010009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591878v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-balancing issues related to the RKDG2 scheme for the shallow water equations</w:t>
               </w:r>
@@ -7151,505 +7151,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A confrontation of 1D and 2D RKDG numerical simulation of transitional flow at open-channel junction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Mose</w:t>
+                <w:t xml:space="preserve">CFD modeling of solid separation in three combined sewer overflow chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 61 (7), pp.752-767. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135 (9), pp.776-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.1977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0000017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515956v1</w:t>
+                <w:t xml:space="preserve">hal-00515652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of supercritical flow in crossroads: Confrontation of a 2D and 3D numerical approaches to experimental results</w:t>
+                <w:t xml:space="preserve">A confrontation of 1D and 2D RKDG numerical simulation of transitional flow at open-channel junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Ghostine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kesserwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (7), pp.752-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.1977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.05.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515952v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD modeling of solid separation in three combined sewer overflow chambers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+                <w:t xml:space="preserve">Simulation of supercritical flow in crossroads: Confrontation of a 2D and 3D numerical approaches to experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Ghostine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kesserwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0000017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00515652v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and CFD modelling of flow, sedimentation, and solids separation in a combined sewer detention tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,64 +7938,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting the efficiency of storm-water tanks by 3D modelling: From experimental tank to real-life works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8049,333 +8049,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of particle transport and deposition in a storm-water tank pilot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Vazquez</w:t>
+                <w:t xml:space="preserve">Assessment of the velocity three-dimensionnal distribution in a free surface flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Bardiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mosé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 5, pp.95-100. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 4, pp.99-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515691v1</w:t>
+                <w:t xml:space="preserve">hal-00592367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the velocity three-dimensionnal distribution in a free surface flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Mosé</w:t>
+                <w:t xml:space="preserve">3D modelling of particle transport and deposition in a storm-water tank pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 4, pp.99-103</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 5, pp.95-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2007067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592367v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 3D du transport et du dépôt de particules dans un pilote de bassin d'orage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8668,64 +8668,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle image velocimetry (PIV) in a storm-water tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8789,64 +8789,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of bed load on steep slopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8985,51 +8985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9106,51 +9106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9879,51 +9879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10026,51 +10026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l'Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
@@ -10799,51 +10799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original methodology to instrument non-standard sewer works using water level measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10920,64 +10920,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B. Bardiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11054,64 +11054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11309,51 +11309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th World Congress of the International Association for Hydro-Environment Research and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Brisbane, Australia. pp.4008</w:t>
@@ -11516,51 +11516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la forme des décanteurs lamellaires par la modélisation hydrodynamique 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11857,77 +11857,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghenaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVATECH 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 6th International Conference on sustainable techniques and strategies for urban water management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.1147-1154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12656,51 +12656,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode h2Q : Une méthode innovante pour évaluer le débit en collecteur par la mesure de deux hauteurs d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12708,51 +12708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 24p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12922,77 +12922,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13187,51 +13187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reiminger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maurer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jurado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2026.107135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pujol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lawniczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2025.2531460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zidaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Isel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wertel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2025.102946" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839443v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102383" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2023.105361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104951" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.174" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202211039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Benmoussa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guibu Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1844809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Isenmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fagot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47176/jafm.14.03.32204" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243967v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2019.104032" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102221" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041494v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104160" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117087" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zug" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chataignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201905111" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schaer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vazquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Isenmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wertel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.73.247.27981" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Araud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lawniczak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2018.1433861" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05493440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Odinot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasui Tang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12889" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/jafm.11.04.27981" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mos&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.373" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rammal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.514" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fischer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graebling" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Kouyi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017060" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473053v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Graebling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633326v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solliec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201612017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bellahcen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201612071" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert A. C. Croft" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miralda-Escude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zheng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam S. Bolton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw204" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19942060.2016.1157100" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Locatelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2014.980002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Flochel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201506052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201511035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Bardiaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.806561" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201411121" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201401071" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schmitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398087v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Locatelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Ghostine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Terfous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenaim Abdellah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2012.661563" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Araud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3645" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPG2NX1B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00578749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghostine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mose" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenaim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gregoire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000230" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515997v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ghenaim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Poulet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terfous" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Poulet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kesserwani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuhua Liang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PCMXM64-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515638v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abdallah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000209" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Travin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000222" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515956v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1977" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66F8Q2K5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515952v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.05.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9KT4Q6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515652v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bardiaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.290" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kesserwani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/LHB:2008061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007067" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HMCR7RK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592088v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592092v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515694v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521052v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513576v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508241v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633325v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15142/T3V07R" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712006v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zug" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H&#233;raud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Strat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Isenmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Boisson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savignac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968940v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dellinger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Garambois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/10/102002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mos&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832612v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467706v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403486v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403456v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellahcen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403455v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303528v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303574v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381554v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296486v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuny" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morcel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296467v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mechaouat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291455v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291420v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larrarte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321653v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G. Sadowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704506v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884540v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578395v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Bardiaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885338v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reiminger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maurer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jurado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2026.107135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pujol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lawniczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2025.2531460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zidaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Isel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wertel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2025.102946" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839443v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102383" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2023.105361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104951" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.174" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202211039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Benmoussa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guibu Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1844809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Isenmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fagot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47176/jafm.14.03.32204" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243967v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041494v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104160" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2019.104032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117087" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zug" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chataignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201905111" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schaer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vazquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Isenmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wertel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.73.247.27981" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Araud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lawniczak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2018.1433861" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05493440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Odinot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasui Tang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12889" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/jafm.11.04.27981" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mos&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.373" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rammal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.514" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fischer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graebling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Kouyi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017060" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473053v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Graebling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633326v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solliec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201612017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bellahcen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201612071" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert A. C. Croft" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miralda-Escude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zheng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam S. Bolton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw204" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19942060.2016.1157100" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Locatelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2014.980002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Flochel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201506052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201511035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201411121" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201401071" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Bardiaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.806561" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schmitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398087v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Locatelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Ghostine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Terfous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenaim Abdellah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2012.661563" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Araud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3645" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPG2NX1B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00578749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghostine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mose" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenaim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gregoire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000230" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terfous" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Poulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515695v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ghenaim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Poulet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kesserwani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuhua Liang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PCMXM64-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515638v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abdallah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000209" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Travin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000222" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515956v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1977" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66F8Q2K5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.05.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9KT4Q6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bardiaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.290" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kesserwani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/LHB:2008061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592367v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515691v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007067" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HMCR7RK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592088v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592092v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515694v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521052v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513576v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508241v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633325v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15142/T3V07R" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712006v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zug" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H&#233;raud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Strat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Isenmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Boisson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savignac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968940v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dellinger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Garambois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/10/102002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mos&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832612v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467706v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403486v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403456v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellahcen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403455v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303528v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303574v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381554v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296486v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuny" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morcel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296467v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mechaouat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291455v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291420v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larrarte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321653v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G. Sadowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704506v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884540v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578395v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Bardiaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885338v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>