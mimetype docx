--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -445,173 +445,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de l'ouvrage : “Traduire à l’ancienne”, Jean-Claude Chevalier, Paris, Éditions Hispaniques, 2011, 306 pages</w:t>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage : &amp;quot;Documentation et revitalisation des « langues en danger ». Épistémologie et praxis&amp;quot;, Jean Léo Léonard et Karla Janiré Avilés González (dirs.), Paris, Michel Houdiard éditeur, 2012, 488 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vicente Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378076v1</w:t>
+                <w:t xml:space="preserve">hal-02378074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de l'ouvrage : &amp;quot;Documentation et revitalisation des « langues en danger ». Épistémologie et praxis&amp;quot;, Jean Léo Léonard et Karla Janiré Avilés González (dirs.), Paris, Michel Houdiard éditeur, 2012, 488 pages.</w:t>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage : “Traduire à l’ancienne”, Jean-Claude Chevalier, Paris, Éditions Hispaniques, 2011, 306 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vicente Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378074v1</w:t>
+                <w:t xml:space="preserve">hal-02378076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage : “Spanish Phraseology : Varieties and variations”, Pedro Mogorrón Huerta et Xavier Blanco (eds.), Amsterdam/Philadelphie, John Benjamins, 2015, 159 pages (Numéro spécial de la revue Lingvisticæ Investigationes, vol. 38, n° 2)</w:t>
               </w:r>
@@ -779,1801 +779,1801 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et documents hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, traces et tracés (1950-2000), 6, pp.7-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variaciones y omisiones maledictológicas significantes en el español telenovelesco hispanoamericano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unicité du signe et variation linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’études du RILS (Réseau Interuniversitaire de Linguistique du Signifiant); José Vicente Lozano; ERIAC, Nov 2024, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origines et emplois contemporains des formes d’adresse en espagnol. Du latin à l’arabe, en Espagne et en Amérique Latine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SÉMINAIRES PROGRAMME 4 (2020-2021) : Fonctionnements linguistiques et intersubjectivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Hancil, Eriac, Jan 2021, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature, fonctions et motivations des noms propres dans des séries TV en espagnol, en VO, doublées o sous-titrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SÉMINAIRES PROGRAMME 4 (2021-2022), Le nom propre, ses motivations et ses manifestations linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Blanc; José Vicente Lozano; ERIAC, Nov 2021, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El castellano se escribió como se hablaba, pero ya no es el caso. Cuestiones de fonética, fonología y grafemática de los fonoelidibles castellanos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLIX Simposio de la SEL (Sociedad Española de Lingüística)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, María Dolores Jiménez López; Natàlia Català Torres; María José Rodríguez Campillo; Universitat Rovira i Virgili, Jan 2020, Tarragone, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parties en espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translating Hearts &amp; Parts. Composer et transposer les parties du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, James Underhill; ERIAC, Mar 2019, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mal hablado el comandante. Estudio diasistemático del venezolano más vulgar en una serie televisiva colombiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie participative face au capitalisme financier, de l’Amérique Latine à l’Europe. Société et culture contemporaines (arts visuels et littérature)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francisco Javier Rabassó (Maître de conférences, HDR); Venko Kanev (Professeur des universités, Université de Rouen et Université de Sofia, Bulgarie), Nov 2019, Mont-Saint-Aignan (Université de Rouen-Normandie), Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El dondismo hipotético arraigado en Colombia: descripción, análisis e inserción en el diasistema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII Congreso internacional de la asociación de lingüística y filología de américa latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adolfo Elizaincín; Luis Alfonso Ramírez Peña; Constanza Moya Pardo; Olga Ardila Ardila; Néstor Fabián Ruíz Vásquez; Mario Ramírez Orozco; Carlos Bernal Granados; Ninfa Stella Cárdenas Sánchez, Jul 2017, Bogotá, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los maledicta bajo escucha en los diccionarios (español, francés, inglés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexicografía del español: panhispanismo e internacionalización</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Fajardo Aguirre, D. Torres Medina et C. Díaz Rodríguez (eds.), Peter Lang, pp.199-212, 2024, 978-3-631-89550-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications Électroniques de l’Eriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La linguistique du signifiant. Approches et domaines d’application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-17, 2022, Epilogos 7, 978-2-919501-08-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duchamp, citoyen du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avoir l’apprenti dans le soleil. Duchamp dans sa ville, Rouen, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Brochec et Pierre-Albert Castanet (dir.), Presses universitaires de Rouen et du Havre, pp.279-280, 2022, 979-10-240-1450-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El dondismo hipotético en español colombiano contemporáneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">За литературата и езика. Сборник в чест на доц. д-р Татяна Пантева</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Homenaje a Tatiana Panteva), B. Kyuchukova, L. Tabakova et al. (éds.), Université de Sofia Saint-Clément-d Ohrid, pp.117-128, 2020, 978-954-07-4933-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De &amp;quot;coño&amp;quot; et de &amp;quot;coña&amp;quot; : usages, collocations et mots ou expressions dérivés. La diasystématique à la lumière de la cognématique, la submorphologie et la lexicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects actuels de la linguistique comparée des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie. Saffi et Stéphane Pagès (dir.), PUC, pp.29-45, 2020, 978-606-37-0938-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche diasystématique d’un corpus de séries TV hispaniques inspirées du roman Sin tetas no hay paraíso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives en linguistique ibéro-romane / Nuevas perspectivas de lingüística iberorromance / Novas perspectivas em linguística ibero-românica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Publications électroniques de l'Eriac; LIbeRo, pp.327-343., 2019, ELIR, 978-2-919501-06-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la novela a la pequeña pantalla, de ambos lados del Atántico y hemisferios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lengua y la literatura: encuentros, desafíos, influencias. 55 años de filología hispánica en la Universidad de Sofia San Clemente de Ohrid.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial universitaria "San Clemente de Ohrid"</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-954-07-4597-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives en linguistique ibéro-romane / Nuevas perspectivas de lingüística iberorromance / Novas perspectivas em linguística ibero-românica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Publications électroniques de l’Eriac; LIbeRo, 2019, ELIR, 978-2-919501-06-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aproximación al estudio de la oralidad en Hasta no verte Jesús Mío de Elena Poniatoska. Enfoque diasistemático</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">César García de Lucas; Alexandra Oddo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Quando me pago só monje e quando me pago soy calonje" : studia in honorem Bernard Darbord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cilengua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327-343, 2019, Miscelánea, 978-84-17107-89-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dondismo entre vecinos, ¿pura hipótesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de Linguistique Ibéro-romane en hommage à Marie-France Delport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Publications électroniques de l'Eriac; LIbeRo, pp.175-193., 2018, ELIR, 978-2-919501-05-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qué trijte que ejtá la noche de la lengua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis, apocalipsis, resistencias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Le Monde diplomatique (Bulgarie); Universidad de Sofia San Clemente de Ojrid, pp.125-135., 2018, Literatura y Civilización en América Latina y otras áreas culturales, 978-954-92119-9-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de Linguistique Ibéro-romane en hommage à Marie-France Delport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Publications électroniques de l’Eriac; LIbeRo, pp.7-9., 2018, ELIR, 978-2-919501-05-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los palenqueros: Lengua, individuo y sociedad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individuo y sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Le Monde diplomatique (Bulgarie); Universidad de Sofia San Clemente de Ojrid, pp.153-173., 2016, Literatura y Civilización en América Latina y otras áreas culturales, 978-954-92119-8-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négation et oralité: analyse contrastive des opérateurs no (esp.) / non, (ne) … pas (fr.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilia Hilgert; Silvia Palma; Pierre Frath; Centre interdisciplinaire de recherche sur les langues et la pensée (Reims, Marne). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négation et référence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.437-460., 2016, Collection Res per nomem, 9782374960210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix des poètes : une approche linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miguel A. Olmos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces et projections de la voix : douze études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-77., 2015, Collection « Cahiers de l’ERIAC », série « Sinapia. Dossiers hispaniques » (ISSN : 2117-7880), 979-10-240-0380-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observaciones sobre el tratamiento lexicográfico de palabrotas en diccionarios españoles, franceses e ingleses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vicente Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">България и Латинска Америка, с поглед към бъдещето. Почит към Венко Кънев Bulgaria y América Latina, con miras al futuro. Homenaje a Venko Kanev.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Sofia, Bulgaria. Tatiana Panteva, Vera Kirkova, Milena Marinkova, Teodora Tzankova (éds.), Université de Sofia Saint-Clément-d'Ohrid, pp.96-108, 2024, 978-954-07-6024-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314914v1</w:t>
-              </w:r>
-[...1648 lines deleted...]
-                <w:t xml:space="preserve">hal-02377839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3399,51 +3399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente Lozano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05310566v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05310555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314823v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-sofia.bg/index.php/eng/the_university/independent_structures/university_press" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cilengua.es/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/decouvrez-epure,9035,17030.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hancil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Breban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venko Kanev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rabasso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente Lozano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05310566v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05310555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377818v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-sofia.bg/index.php/eng/the_university/independent_structures/university_press" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cilengua.es/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/decouvrez-epure,9035,17030.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hancil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Breban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venko Kanev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rabasso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>