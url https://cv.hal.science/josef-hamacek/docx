--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile fluorescent homobifunctional crosslinkers: expedient synthesis and application to di-affibody constructs for specific HER2+ cancer cell recognition</w:t>
+                <w:t xml:space="preserve">Evaluation of synthetic mRNA with selected UTR sequences and alternative Poly(A) tail, in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Kaya</w:t>
+                <w:t xml:space="preserve">Ayoub Medjmedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+                <w:t xml:space="preserve">Hugo Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Pifferi</w:t>
+                <w:t xml:space="preserve">Dounia Hezili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Grillon</w:t>
+                <w:t xml:space="preserve">Albert Ngalle Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">Rudy Clemençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.118494. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (3), pp.102648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2025.118494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2025.102648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376098v1</w:t>
+                <w:t xml:space="preserve">hal-05343261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of synthetic mRNA with selected UTR sequences and alternative Poly(A) tail, in vitro and in vivo</w:t>
+                <w:t xml:space="preserve">Versatile fluorescent homobifunctional crosslinkers: expedient synthesis and application to di-affibody constructs for specific HER2+ cancer cell recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Medjmedj</w:t>
+                <w:t xml:space="preserve">Eric Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Genon</w:t>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Hezili</w:t>
+                <w:t xml:space="preserve">Carlo Pifferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Ngalle Loth</w:t>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Clemençon</w:t>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (3), pp.102648. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.118494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtn.2025.102648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2025.118494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343261v1</w:t>
+                <w:t xml:space="preserve">hal-05376098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinuclear europium complexes with a tripodal ligand: formation kinetics in acetonitrile</w:t>
               </w:r>
@@ -589,559 +589,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory of hyaluronan cleavage by bovine testicular hyaluronidase in standard and crowded environments</w:t>
+                <w:t xml:space="preserve">Reproducibility and accuracy of microscale thermophoresis in the NanoTemper Monolith: a multi laboratory benchmark study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Blanca López-Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+                <w:t xml:space="preserve">Bruno Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucija Orlic</w:t>
+                <w:t xml:space="preserve">Chad Brautigam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josef Hamacek</w:t>
+                <w:t xml:space="preserve">Thomas Jowitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Knauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2020.129837⟩</w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (3-4), pp.411-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-021-01532-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481898v1</w:t>
+                <w:t xml:space="preserve">hal-03481822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide Podands with a Short Tripodal Ligand: The Missing Piece of Puzzle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic theory of hyaluronan cleavage by bovine testicular hyaluronidase in standard and crowded environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guénée</w:t>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prodipta Pal</w:t>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucija Orlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202000861⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1865 (3), pp.129837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2020.129837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624851v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bambusuril Macrocycles as Mediators of Supramolecular Interactions: Application to the Europium Cage Helicate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanthanide Podands with a Short Tripodal Ligand: The Missing Piece of Puzzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing‐peng Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prodipta Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimír Šindelář</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202005140⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (3), pp.276-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202000861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481799v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility and accuracy of microscale thermophoresis in the NanoTemper Monolith: a multi laboratory benchmark study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chad Brautigam</w:t>
+                <w:t xml:space="preserve">Bambusuril Macrocycles as Mediators of Supramolecular Interactions: Application to the Europium Cage Helicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jowitt</w:t>
+                <w:t xml:space="preserve">Jan Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Knauer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vladimír Šindelář</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (3-4), pp.411-427. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (17), pp.5492-5497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00249-021-01532-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202005140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481822v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene glycol crowding effect on hyaluronidase activity monitored by capillary electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucija Orlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2110,537 +2110,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tripodal europium complex with triangulenium dye: a model bifunctional metallo-organic system</w:t>
+                <w:t xml:space="preserve">Building large supramolecular nanocapsules with europium cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Besnard</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Poggiali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaila Zebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr El Aroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mehanna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Markus Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2dt12332k⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (9), pp.1281-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc17322k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122869v1</w:t>
+                <w:t xml:space="preserve">hal-02122785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Discrimination in the Formation of Tetranuclear Lanthanide Helicates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Besnard</w:t>
+                <w:t xml:space="preserve">Tripodal europium complex with triangulenium dye: a model bifunctional metallo-organic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mehanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josef Hamacek</w:t>
+                <w:t xml:space="preserve">Jérôme Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012 (14), pp.2409-2417. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (22), pp.6777-6782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2dt12332k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03482309v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-mediated triangular cationic assemblies: structural and physico-chemical properties</w:t>
+                <w:t xml:space="preserve">Thermodynamic Discrimination in the Formation of Tetranuclear Lanthanide Helicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaila Zebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (14), pp.2409-2417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2dt12227h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02122895v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building large supramolecular nanocapsules with europium cations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanthanide-mediated triangular cationic assemblies: structural and physico-chemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaila Zebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (9), pp.1281-1283. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (16), pp.4817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc17322k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2dt12227h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122785v1</w:t>
+                <w:t xml:space="preserve">hal-02122895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, stability and relaxivity of trinuclear triangular complexes</w:t>
               </w:r>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Terreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmine Senatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2902,64 +2902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide-Mediated Supramolecular Cages and Host–Guest Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr El Aroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prodipta Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3370,64 +3370,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsymmetrical Tripodal Ligand for Lanthanide Complexation: Structural, Thermodynamic, and Photophysical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr El Aroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3500,51 +3500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaila Zebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (11), pp.2179-2182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3603,64 +3603,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly of a Trinuclear Luminescent Europium Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaila Zebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3720,51 +3720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahedral Assembly with Lanthanides: Toward Discrete Polynuclear Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Filinchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4693,313 +4693,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions, Synthetic Strategy, and Isolation of a Linear Tetrametallic Triple-Stranded Lanthanide Helicate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple Thermodynamic Model for Quantitatively Addressing Cooperativity in Multicomponent Self-Assembly Processes—Part 2: Extension to Multimetallic Helicates Possessing Different Binding Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Borkovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200503040⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (18), pp.5227-5237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200500289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122645v1</w:t>
+                <w:t xml:space="preserve">hal-02122627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Thermodynamic Model for Quantitatively Addressing Cooperativity in Multicomponent Self-Assembly Processes—Part 1: Theoretical Concepts and Application to Monometallic Coordination Complexes and Bimetallic Helicates Possessing Identical Binding Sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictions, Synthetic Strategy, and Isolation of a Linear Tetrametallic Triple-Stranded Lanthanide Helicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kornelia Zeckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Senegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Dalla-Favera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 11 (18), pp.5217-5226. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (48), pp.7954-7958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200500290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200503040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122633v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Thermodynamic Model for Quantitatively Addressing Cooperativity in Multicomponent Self-Assembly Processes—Part 2: Extension to Multimetallic Helicates Possessing Different Binding Sites</w:t>
+                <w:t xml:space="preserve">A Simple Thermodynamic Model for Quantitatively Addressing Cooperativity in Multicomponent Self-Assembly Processes—Part 1: Theoretical Concepts and Application to Monometallic Coordination Complexes and Bimetallic Helicates Possessing Identical Binding Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Borkovec</w:t>
@@ -5008,90 +5008,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 11 (18), pp.5227-5237. </w:t>
+              <w:t xml:space="preserve">, 2005, 11 (18), pp.5217-5226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200500289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.200500290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122627v1</w:t>
+                <w:t xml:space="preserve">hal-02122633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton-assisted dissociation of a triple-stranded dinuclear europium helicate</w:t>
               </w:r>
@@ -5440,90 +5440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Thermodynamic Model for Rationalizing the Formation of Self-Assembled Multimetallic Edifices: Application to Triple-Stranded Helicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kornelia Zeckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6083,51 +6083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the dynamics of enzymatic activity in crowded environments: insights from hyaluronidase kinetics and interactions in extracellular matrix mimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Bouchelaghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6398,51 +6398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanism of hyaluronidase inhibition in model artificial media and in the extracellular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Cecic Vidos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6506,51 +6506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Numanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NECTAR, annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8418,51 +8418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Medjmedj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Genon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hezili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ngalle Loth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-024-02602-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Shanzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Albrecht-Gary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200235" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing&#8208;peng Sa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodipta Pal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000861" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sokolov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r &#352;indel&#225;&#345;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mati&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Saurabh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b09596" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vuillamy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Peterhans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Homberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Poggiali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaila Zebret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02900" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Aroussi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00088J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane V&#246;gele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.12.048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMCWLD25-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072315v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Klumpler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PLX07J3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mehanna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt12332k" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bernardinelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVBC2K0C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122895v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt12227h" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schneider" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17322k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Torres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Terreno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Senatore" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01739f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Penhouet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morgantini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100173" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LM1ZB42W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201156q" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Schmidt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Reuter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wenger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2019152" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122765v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536811024135" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrottet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204474v" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901757u" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2009.04.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DQMB347-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802676" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Filinchuk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800455" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TP8027XW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.196" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTNQ69FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dalla-Favera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Borkovec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeannerat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gumy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701465" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2N1QHVZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ercolani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Piguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0740705" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SBMPZHWV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Albrecht" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Osetska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bunzli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Aebischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0768688" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-28R0H6RT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122662v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic701308h" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-29KQC9DP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122656v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056932c" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DCVGF7WC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122650v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b518461d" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E73DCA4348C4CA64F71C4475668C2812457406F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Zeckert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Senegas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZP6VZHW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122633v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500290" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B72A96258229CA6DA77AE89A6C8349504F40DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122627v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500289" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V6V8N70-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Albrecht-Gary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B405934D" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude&#160;g. B&#252;nzli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300549" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413603a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26C7F11F59C2199A8150AC10C6DB2D93EBDACB93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pinto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0483443" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0C82WT8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458133v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamacek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhabiri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leize" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Dorsselaer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja028861q" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J3JLJ2RZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122578v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122570v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revilla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02466475" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29B71D398CEE40FE348D086BC39861A5A9CA5481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527138v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jandik Petr" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585986v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585990v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Cecic Vidos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Yethiraj" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482197v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Numanovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608620v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034165v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sindelar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034113v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piazza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magaz&#249;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010420v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585993v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482178v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Benabdesselam" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034183v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasreddine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Al Hamoui Dit-Banni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin-Bon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527135v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beauvais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khial" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527137v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034235v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05516066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05442738v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122929v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Medjmedj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Genon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hezili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ngalle Loth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-024-02602-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Shanzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Albrecht-Gary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200235" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing&#8208;peng Sa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodipta Pal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000861" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sokolov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r &#352;indel&#225;&#345;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005140" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mati&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Saurabh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b09596" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vuillamy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Peterhans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Homberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Poggiali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaila Zebret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02900" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Aroussi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00088J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane V&#246;gele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.12.048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMCWLD25-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072315v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Klumpler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PLX07J3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schneider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17322k" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mehanna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt12332k" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bernardinelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVBC2K0C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt12227h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Torres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Terreno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Senatore" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01739f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Penhouet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morgantini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100173" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LM1ZB42W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201156q" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Schmidt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Reuter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wenger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2019152" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122765v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536811024135" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrottet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204474v" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901757u" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2009.04.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DQMB347-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802676" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Filinchuk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800455" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TP8027XW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.196" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTNQ69FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dalla-Favera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Borkovec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeannerat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gumy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701465" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2N1QHVZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ercolani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Piguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0740705" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SBMPZHWV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Albrecht" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Osetska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bunzli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Aebischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0768688" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-28R0H6RT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122662v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic701308h" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-29KQC9DP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122656v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056932c" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DCVGF7WC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122650v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b518461d" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E73DCA4348C4CA64F71C4475668C2812457406F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500289" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V6V8N70-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Zeckert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Senegas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZP6VZHW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500290" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B72A96258229CA6DA77AE89A6C8349504F40DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Albrecht-Gary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B405934D" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude&#160;g. B&#252;nzli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300549" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413603a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26C7F11F59C2199A8150AC10C6DB2D93EBDACB93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pinto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0483443" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0C82WT8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458133v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamacek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhabiri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leize" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Dorsselaer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja028861q" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J3JLJ2RZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122578v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122570v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revilla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02466475" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29B71D398CEE40FE348D086BC39861A5A9CA5481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527138v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jandik Petr" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585986v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585990v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Cecic Vidos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Yethiraj" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482197v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Numanovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608620v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034165v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sindelar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034113v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piazza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magaz&#249;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010420v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585993v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482178v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Benabdesselam" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034183v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasreddine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Al Hamoui Dit-Banni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin-Bon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527135v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beauvais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khial" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527137v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034235v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05516066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05442738v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122929v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>