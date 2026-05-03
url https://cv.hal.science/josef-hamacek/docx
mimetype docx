--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,5987 +66,6069 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of synthetic mRNA with selected UTR sequences and alternative Poly(A) tail, in vitro and in vivo</w:t>
+                <w:t xml:space="preserve">Flow-Induced Dispersion Analysis for Probing Cyclodextrin-Guest Binding Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Medjmedj</w:t>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Genon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federico Perche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343261v1</w:t>
+                <w:t xml:space="preserve">hal-05595045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile fluorescent homobifunctional crosslinkers: expedient synthesis and application to di-affibody constructs for specific HER2+ cancer cell recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of synthetic mRNA with selected UTR sequences and alternative Poly(A) tail, in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Medjmedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Hezili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Ngalle Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Kaya</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">Rudy Clemençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2025.118494⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (3), pp.102648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2025.102648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376098v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trinuclear europium complexes with a tripodal ligand: formation kinetics in acetonitrile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Versatile fluorescent homobifunctional crosslinkers: expedient synthesis and application to di-affibody constructs for specific HER2+ cancer cell recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Hamacek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11144-024-02602-4⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.118494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2025.118494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585981v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal‐Mediated Interactions in Homo‐ and Heterobimetallic Edifices with Lanthanides: A Study in Solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Trinuclear europium complexes with a tripodal ligand: formation kinetics in acetonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne‐marie Albrecht-Gary</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202200235⟩</w:t>
+              <w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (2), pp.657-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11144-024-02602-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767785v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility and accuracy of microscale thermophoresis in the NanoTemper Monolith: a multi laboratory benchmark study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal‐Mediated Interactions in Homo‐ and Heterobimetallic Edifices with Lanthanides: A Study in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Shanzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐marie Albrecht-Gary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00249-021-01532-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202200235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481822v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic theory of hyaluronan cleavage by bovine testicular hyaluronidase in standard and crowded environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucija Orlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1865 (3), pp.129837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagen.2020.129837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide Podands with a Short Tripodal Ligand: The Missing Piece of Puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing‐peng Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prodipta Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021 (3), pp.276-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.202000861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bambusuril Macrocycles as Mediators of Supramolecular Interactions: Application to the Europium Cage Helicate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimír Šindelář</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (17), pp.5492-5497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202005140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene glycol crowding effect on hyaluronidase activity monitored by capillary electrophoresis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Axel Marchal</w:t>
+                <w:t xml:space="preserve">Reproducibility and accuracy of microscale thermophoresis in the NanoTemper Monolith: a multi laboratory benchmark study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca López-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Brautigam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jowitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Knauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-020-02659-9⟩</w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (3-4), pp.411-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-021-01532-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939523v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowding-Induced Uncompetitive Inhibition of Lactate Dehydrogenase: Role of Entropic Pushing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Matić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Saurabh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (5), pp.727-734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b09596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front Cover: Controlling the Structures of Lanthanide Complexes in Self-Assemblies with Tripodal Ligands (Eur. J. Inorg. Chem. 10/2018)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polyethylene glycol crowding effect on hyaluronidase activity monitored by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucija Orlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 412 (17), pp.4195-4207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-020-02659-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966132v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Structures of Lanthanide Complexes in Self-Assemblies with Tripodal Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Vuillamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201701075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ln( iii ) complexes with triptycene based tripodal ligands: speciation and equilibria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Front Cover: Controlling the Structures of Lanthanide Complexes in Self-Assemblies with Tripodal Ligands (Eur. J. Inorg. Chem. 10/2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Vuillamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (10), pp.7803-7809</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (10), pp.1152-1152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966142v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Triptycene-Derived Tripodal Ligands: Privileged Formation of Tetranuclear Cage Assemblies with Larger Ln(III)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Ln( iii ) complexes with triptycene based tripodal ligands: speciation and equilibria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Vuillamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Peterhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaila Zebret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Daniele Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (10), pp.7803-7809</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672644v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the speciation of Ln( iii ) complexes with octadentate tripodal ligands</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functionalized Triptycene-Derived Tripodal Ligands: Privileged Formation of Tetranuclear Cage Assemblies with Larger Ln(III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vuillamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaila Zebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Placide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NJ00088J⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (5), pp.2742 - 2749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672647v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic routes to large tripodal organic receptors and the structural characterisation of intermediates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Understanding the speciation of Ln( iii ) complexes with octadentate tripodal ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr El Aroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2015.12.048⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (11), pp.4390 - 4399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ00088J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01407873v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Artificial 3D Helicates: Unprecedented Self-Assembly of Homo-octanuclear Tetrapods with Europium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Synthetic routes to large tripodal organic receptors and the structural characterisation of intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaila Zebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Vögele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201500006⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (7), pp.928 - 935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2015.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072315v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building large supramolecular nanocapsules with europium cations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Designing Artificial 3D Helicates: Unprecedented Self-Assembly of Homo-octanuclear Tetrapods with Europium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaila Zebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Vögele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Klumpler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc17322k⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (18), pp.6695-6699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201500006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122785v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tripodal europium complex with triangulenium dye: a model bifunctional metallo-organic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mehanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (22), pp.6777-6782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2dt12332k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Discrimination in the Formation of Tetranuclear Lanthanide Helicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaila Zebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (14), pp.2409-2417. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide-mediated triangular cationic assemblies: structural and physico-chemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaila Zebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (16), pp.4817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2dt12227h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, stability and relaxivity of trinuclear triangular complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building large supramolecular nanocapsules with europium cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniele Poggiali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soumaila Zebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carmine Senatore</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr El Aroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0dt01739f⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (9), pp.1281-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc17322k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122739v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics, Structure and Properties of Polynuclear Lanthanide Complexes with a Tripodal Ligand: Insight into their Self-Assembly</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure, stability and relaxivity of trinuclear triangular complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaila Zebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Terreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Senatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201100173⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (16), pp.4284-4290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0dt01739f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02122756v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-Mediated Supramolecular Cages and Host–Guest Interactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics, Structure and Properties of Polynuclear Lanthanide Complexes with a Tripodal Ligand: Insight into their Self-Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Penhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Morgantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (24), pp.6753-6764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201100173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic201156q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02122768v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistage Complexation of Fluoride Ions by a Fluorescent Triphenylamine Bearing Three Dimesitylboryl Groups: Controlling Intramolecular Charge Transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lanthanide-Mediated Supramolecular Cages and Host–Guest Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr El Aroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prodipta Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oliver Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo2019152⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (17), pp.8588-8597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic201156q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122777v1</w:t>
+                <w:t xml:space="preserve">hal-02122768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tris(6-carboxypyridine-2-carboxylato)terbium(III) 2.75-hydrate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multistage Complexation of Fluoride Ions by a Fluorescent Triphenylamine Bearing Three Dimesitylboryl Groups: Controlling Intramolecular Charge Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauke Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 67 (7), pp.m968-m969. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (21), pp.9081-9085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600536811024135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo2019152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122765v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design of a Ternary Supramolecular System: Self-Assembly of Pentanuclear Lanthanide Helicates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Tris(6-carboxypyridine-2-carboxylato)terbium(III) 2.75-hydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaila Zebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja204474v⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (7), pp.m968-m969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536811024135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122228v1</w:t>
+                <w:t xml:space="preserve">hal-02122765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsymmetrical Tripodal Ligand for Lanthanide Complexation: Structural, Thermodynamic, and Photophysical Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Rational Design of a Ternary Supramolecular System: Self-Assembly of Pentanuclear Lanthanide Helicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr El Aroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaila Zebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49 (2), pp.606-615. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (28), pp.10764-10767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic901757u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja204474v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122750v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular structure of the polymeric Eu(III) complex with pyridine-2,6-dicarboxylic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Unsymmetrical Tripodal Ligand for Lanthanide Complexation: Structural, Thermodynamic, and Photophysical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr El Aroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (11), pp.2179-2182. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (2), pp.606-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2009.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic901757u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122728v1</w:t>
+                <w:t xml:space="preserve">hal-02122750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of a Trinuclear Luminescent Europium Complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Supramolecular structure of the polymeric Eu(III) complex with pyridine-2,6-dicarboxylic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaila Zebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (11), pp.2179-2182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2009.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200802676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02122718v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahedral Assembly with Lanthanides: Toward Discrete Polynuclear Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Self-Assembly of a Trinuclear Luminescent Europium Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaila Zebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaroslav Filinchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200800455⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (14), pp.3355-3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200802676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122713v1</w:t>
+                <w:t xml:space="preserve">hal-02122718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling self-assembly of lanthanide helicates: Switching from deduction to induction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tetrahedral Assembly with Lanthanides: Toward Discrete Polynuclear Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Filinchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.3419-3422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200800455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.196⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122692v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Polynuclear Helicates as a Link between Discrete Supramolecular Complexes and Programmed Infinite Polymetallic Chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Unravelling self-assembly of lanthanide helicates: Switching from deduction to induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200701465⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 451 (1-2), pp.347-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122703v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry Numbers and Statistical Factors in Self-Assembly and Multivalency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Linear Polynuclear Helicates as a Link between Discrete Supramolecular Complexes and Programmed Infinite Polymetallic Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Dalla-Favera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Borkovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jeannerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0740705⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (10), pp.2994-3005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200701465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122669v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Near-IR Emitting Yb/Yb and Yb/Al Helicates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symmetry Numbers and Statistical Factors in Self-Assembly and Multivalency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Ercolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Borkovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja0768688⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (42), pp.12195-12203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0740705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122681v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuneable Intramolecular Intermetallic Interactions as a New Tool for Programming Linear Heterometallic 4f−4f Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gianfranco Ercolani</w:t>
+                <w:t xml:space="preserve">Highly Efficient Near-IR Emitting Yb/Yb and Yb/Al Helicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Osetska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annina Aebischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (46), pp.14178-14179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0768688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic701308h⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122662v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Adapt Scatchard Plot for Graphically Addressing Cooperativity in Multicomponent Self-Assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tuneable Intramolecular Intermetallic Interactions as a New Tool for Programming Linear Heterometallic 4f−4f Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Dalla-Favera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Borkovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jeannerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Ercolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (22), pp.9312-9322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic701308h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp056932c⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122656v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple thermodynamics for unravelling sophisticated self-assembly processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How to Adapt Scatchard Plot for Graphically Addressing Cooperativity in Multicomponent Self-Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (15), pp.7783-7792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp056932c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b518461d⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122650v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Thermodynamic Model for Quantitatively Addressing Cooperativity in Multicomponent Self-Assembly Processes—Part 2: Extension to Multimetallic Helicates Possessing Different Binding Sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Simple thermodynamics for unravelling sophisticated self-assembly processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Borkovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.1473-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b518461d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200500289⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122627v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictions, Synthetic Strategy, and Isolation of a Linear Tetrametallic Triple-Stranded Lanthanide Helicate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kornelia Zeckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kornelia Zeckert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josef Hamacek</w:t>
+                <w:t xml:space="preserve">Jean-Michel Senegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Dalla-Favera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (48), pp.7954-7958. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200503040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200503040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Thermodynamic Model for Quantitatively Addressing Cooperativity in Multicomponent Self-Assembly Processes—Part 1: Theoretical Concepts and Application to Monometallic Coordination Complexes and Bimetallic Helicates Possessing Identical Binding Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Borkovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (18), pp.5217-5226. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200500290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200500290⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-assisted dissociation of a triple-stranded dinuclear europium helicate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Simple Thermodynamic Model for Quantitatively Addressing Cooperativity in Multicomponent Self-Assembly Processes—Part 2: Extension to Multimetallic Helicates Possessing Different Binding Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Albrecht-Gary</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Borkovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B405934D⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (18), pp.5227-5237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200500289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122591v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide Homobimetallic Triple-Stranded Helicates: Insight into the Self-Assembly Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Proton-assisted dissociation of a triple-stranded dinuclear europium helicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Albrecht-Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200300549⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (9), pp.1096-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B405934D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122586v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mechanical approach to competitive binding of metal ions to multi-center receptors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lanthanide Homobimetallic Triple-Stranded Helicates: Insight into the Self-Assembly Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude g. Bünzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Albrecht-Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 24, pp.4096-4105. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2004 (1), pp.51-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b413603a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200300549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02122620v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Thermodynamic Model for Rationalizing the Formation of Self-Assembled Multimetallic Edifices: Application to Triple-Stranded Helicates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Statistical mechanical approach to competitive binding of metal ions to multi-center receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Borkovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja0483443⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24, pp.4096-4105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b413603a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122608v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly mechanism of a bimetallic europium triple-stranded helicate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. van Dorsselaer</w:t>
+                <w:t xml:space="preserve">A Simple Thermodynamic Model for Rationalizing the Formation of Self-Assembled Multimetallic Edifices: Application to Triple-Stranded Helicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kornelia Zeckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 125 (6), pp.1541-1550. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja028861q⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 126 (37), pp.11589-11601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0483443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458133v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of platinum (II,IV) and palladium(II) as thiocyanate complexes by capillary zone electrophoresis analysis of carboplatin and similar drugs.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-assembly mechanism of a bimetallic europium triple-stranded helicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elhabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Dorsselaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 125 (6), pp.1541-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja028861q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122578v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of rimantadine in pharmaceutical preparations by capillary zone electrophoresis with indirect detection or after derivatization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of platinum (II,IV) and palladium(II) as thiocyanate complexes by capillary zone electrophoresis analysis of carboplatin and similar drugs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Havel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromatographia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 834 (1-2), pp.321-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122570v1</w:t>
+                <w:t xml:space="preserve">hal-02122578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Determination of rimantadine in pharmaceutical preparations by capillary zone electrophoresis with indirect detection or after derivatization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Havel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chromatographia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 47 (7-8), pp.433-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02466475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Determination of Traces of Lead and Copper by Capillary Electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Havel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jandik Petr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scr. Fac. Sci. Nat. Univ. Masaryk. Brun.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 26 (1996), pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6056,1013 +6138,1013 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the dynamics of enzymatic activity in crowded environments: insights from hyaluronidase kinetics and interactions in extracellular matrix mimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Bouchelaghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Symposium on Pharmaceutical and Biomedical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahedral Cages with Lanthanides: Insight into Thermodynamics and Self-Assembly Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMEC 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Understanding of the Extracellular Matrix Remodeling: Enzymatic Kinetics in Synthetic Crowded Mimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Cecic Vidos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand Yethiraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Crowding Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanism of hyaluronidase inhibition in model artificial media and in the extracellular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Cecic Vidos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTR MOTIVHEALHT MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Binding Affinities with Flow-Induced Dispersion Analysis: The Case of Synthetic Affibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Numanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NECTAR, annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation in Polynuclear Assemblies with Lanthanides: From Structural and Physico Chemical Data to Thermodynamic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NECTAR, first annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation in PolynuclearAssemblies with Lanthanides: From Structural and Physico-Chemical Data to Thermodynamic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European NECTAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Bambusuril Macrocycles as New Reagents for Tuning Coordination Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sindelar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th French-Czech “Vltava” Chemistry Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of the Effect of Macromolecular Crowding on Protein Conformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madeleine-Perdrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Magazù</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARBRE-MOBIEU annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire invité : Agents multi spécifiques pour l’immunothérapie et l’imagerie du cancer : in silico design, assemblage et test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du réseau Oncologie 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled Lanthanide Complexes: Thermodynamic and Kinetic Aspects (Keynote lecture)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Metal Complexes (ISMEC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7072,1091 +7154,1091 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of Small Molecules and Metallic Complexes to DNA: A Methodological Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting COST ACTION CA 18202</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Milazzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Molecular Crowding on Enzymatic Activity and Self-assembly Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Cecic Vidos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Matić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBIC annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Brest (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of Amphiphilic Fluorescent Molecules for Liposome Formulation and Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Perche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNANO annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic activity in crowded media as investigated by capillary electrophoresis based assay. Application to hyaluronidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Al Hamoui Dit-Banni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lopin-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Electroseparation and Liquid Phase-Separation Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Biocatalytic Systems in Crowded Environments: The Case of Lactate Dehydrogenase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Matić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbre-Mobieu annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Synthesis of New PolytopicLinkers for Bio-chemical Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th French-Czech Vltava Chemistry meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Reactivity and Interactions in Complex Media: Theoretical and Experimental Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARBRE-MOBIEU annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating metal-mediated systems in complex media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frenchbic meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics and Kinetics in Self-assembled Supramolecular Systems with Lanthanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Vuillamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd International Conference on Coordination Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europium homodinuclear triple stranded helicates: insight into the self assembly mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Albrecht-Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Research Conference on Natural Waters and Water Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, San Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europium homodinuclear triple stranded helicates: insight into the self assembly mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Albrecht-Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Research Conference on Natural Waters and Water Technology,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, San Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8166,112 +8248,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly Principles of Helicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physicochemical Principles of Self‐Assembly Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.91-123, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId256"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8418,51 +8500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Medjmedj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Genon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hezili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ngalle Loth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-024-02602-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Shanzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Albrecht-Gary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200235" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing&#8208;peng Sa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodipta Pal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000861" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sokolov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r &#352;indel&#225;&#345;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005140" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mati&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Saurabh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b09596" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vuillamy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Peterhans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Homberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Poggiali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaila Zebret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02900" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Aroussi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00088J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane V&#246;gele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.12.048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMCWLD25-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072315v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Klumpler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PLX07J3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schneider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17322k" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mehanna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt12332k" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bernardinelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVBC2K0C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt12227h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Torres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Terreno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Senatore" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01739f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Penhouet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morgantini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100173" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LM1ZB42W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201156q" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Schmidt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Reuter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wenger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2019152" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122765v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536811024135" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrottet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204474v" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901757u" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2009.04.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DQMB347-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802676" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Filinchuk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800455" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TP8027XW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.196" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTNQ69FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dalla-Favera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Borkovec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeannerat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gumy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701465" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2N1QHVZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ercolani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Piguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0740705" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SBMPZHWV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Albrecht" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Osetska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bunzli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Aebischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0768688" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-28R0H6RT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122662v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic701308h" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-29KQC9DP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122656v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056932c" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DCVGF7WC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122650v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b518461d" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E73DCA4348C4CA64F71C4475668C2812457406F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500289" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V6V8N70-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Zeckert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Senegas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZP6VZHW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500290" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B72A96258229CA6DA77AE89A6C8349504F40DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Albrecht-Gary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B405934D" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude&#160;g. B&#252;nzli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300549" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413603a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26C7F11F59C2199A8150AC10C6DB2D93EBDACB93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pinto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0483443" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0C82WT8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458133v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamacek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhabiri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leize" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Dorsselaer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja028861q" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J3JLJ2RZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122578v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122570v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revilla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02466475" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29B71D398CEE40FE348D086BC39861A5A9CA5481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527138v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jandik Petr" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585986v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585990v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Cecic Vidos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Yethiraj" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482197v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Numanovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608620v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034165v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sindelar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034113v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piazza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magaz&#249;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010420v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585993v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482178v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Benabdesselam" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034183v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasreddine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Al Hamoui Dit-Banni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin-Bon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527135v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beauvais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khial" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527137v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034235v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05516066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05442738v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122929v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343261v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Medjmedj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Genon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hezili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ngalle Loth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102648" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-024-02602-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Shanzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Albrecht-Gary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing&#8208;peng Sa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodipta Pal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000861" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sokolov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r &#352;indel&#225;&#345;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mati&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Saurabh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b09596" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vuillamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Peterhans" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Homberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Poggiali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaila Zebret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besnard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02900" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Aroussi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00088J" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane V&#246;gele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.12.048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMCWLD25-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Klumpler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PLX07J3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mehanna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt12332k" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bernardinelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVBC2K0C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt12227h" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schneider" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17322k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Torres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Terreno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Senatore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01739f" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Penhouet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morgantini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100173" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LM1ZB42W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201156q" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Reuter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wenger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2019152" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122765v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536811024135" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122228v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrottet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204474v" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901757u" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122728v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2009.04.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DQMB347-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122718v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802676" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Filinchuk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800455" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TP8027XW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.196" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTNQ69FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dalla-Favera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Borkovec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeannerat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gumy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701465" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2N1QHVZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122669v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ercolani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Piguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0740705" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SBMPZHWV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Albrecht" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Osetska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bunzli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Aebischer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0768688" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-28R0H6RT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122662v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic701308h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-29KQC9DP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056932c" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DCVGF7WC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b518461d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E73DCA4348C4CA64F71C4475668C2812457406F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122645v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Zeckert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Senegas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503040" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZP6VZHW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500290" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B72A96258229CA6DA77AE89A6C8349504F40DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500289" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V6V8N70-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Albrecht-Gary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B405934D" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude&#160;g. B&#252;nzli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300549" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413603a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26C7F11F59C2199A8150AC10C6DB2D93EBDACB93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122608v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivera" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pinto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0483443" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0C82WT8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458133v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamacek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhabiri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leize" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Dorsselaer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja028861q" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J3JLJ2RZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122578v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122570v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revilla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02466475" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29B71D398CEE40FE348D086BC39861A5A9CA5481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527138v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jandik Petr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585986v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Cecic Vidos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Yethiraj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehme" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602272v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482197v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Numanovic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527136v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608620v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034165v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sindelar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034113v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piazza" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magaz&#249;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010420v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034123v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585995v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585993v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482178v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Benabdesselam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasreddine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Al Hamoui Dit-Banni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin-Bon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527135v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034204v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beauvais" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khial" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034217v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527137v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034235v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05516066v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05442738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122929v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>