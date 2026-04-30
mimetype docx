--- v0 (2026-03-03)
+++ v1 (2026-04-30)
@@ -115,295 +115,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban mixtures of non-essential trace metal elements affect the behaviour and stress levels of a passerine bird in a laboratory experiment</w:t>
+                <w:t xml:space="preserve">Continental patterns of phenotypic variation along replicated urban gradients: a mega‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Parnet</w:t>
+                <w:t xml:space="preserve">Megan J. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Massemin</w:t>
+                <w:t xml:space="preserve">J G A Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boos</w:t>
+                <w:t xml:space="preserve">C. Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Ronot</w:t>
+                <w:t xml:space="preserve">J. Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+                <w:t xml:space="preserve">C J Branston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 302, pp.118647. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (7), pp.e70180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.70180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166045v1</w:t>
+                <w:t xml:space="preserve">hal-05346680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental patterns of phenotypic variation along replicated urban gradients: a mega‐analysis</w:t>
+                <w:t xml:space="preserve">Urban mixtures of non-essential trace metal elements affect the behaviour and stress levels of a passerine bird in a laboratory experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan J. Thompson</w:t>
+                <w:t xml:space="preserve">Clément Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J G A Martin</w:t>
+                <w:t xml:space="preserve">Sylvie Massemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Biard</w:t>
+                <w:t xml:space="preserve">Anne Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bleu</w:t>
+                <w:t xml:space="preserve">Pascale Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C J Branston</w:t>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (7), pp.e70180. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.118647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.70180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346680v1</w:t>
+                <w:t xml:space="preserve">hal-05166045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive covariation between current reproduction and subsequent performance in a raptor: Is the devil in the details?</w:t>
               </w:r>
@@ -558,51 +558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Maldonado-Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pérez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -809,51 +809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefa Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1194,51 +1194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefa Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1596,77 +1596,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefa Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islah El Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 193, pp.110357. </w:t>
@@ -1730,51 +1730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefa Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3330,51 +3330,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et qualité spermatique de la mésange charbonnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Massemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3720,51 +3720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166045v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Parnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118647" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05346680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G A Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Branston" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70180" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05096098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Scaar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dejeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zahn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Bleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Romero-Haro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Maldonado-Chaparro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Criscuolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.01.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Fache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Saulnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Meylan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Massot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13996" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/birds3010007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-022-01305-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721252" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antica Culina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bailey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13388" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islah El Masoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110357" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Biard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Miles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.08.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt-Erik Saether" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2600" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Herfindal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. G. Kwak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3420-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12351" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193611v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Fitze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2401-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186258v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/673099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.10.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTLJZBF7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0966" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heulin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02518.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S Fitze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.693" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Goury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05346680v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G A Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Branston" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70180" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Parnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118647" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05096098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Scaar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dejeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zahn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Bleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Romero-Haro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Maldonado-Chaparro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Criscuolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.01.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Fache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Saulnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Meylan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Massot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13996" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/birds3010007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-022-01305-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721252" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antica Culina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bailey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13388" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islah El Masoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110357" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Biard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Miles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.08.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt-Erik Saether" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2600" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Herfindal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. G. Kwak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3420-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12351" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193611v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Fitze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2401-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186258v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/673099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.10.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTLJZBF7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0966" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heulin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02518.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S Fitze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.693" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Goury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>