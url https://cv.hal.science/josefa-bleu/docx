--- v1 (2026-04-30)
+++ v2 (2026-05-28)
@@ -115,295 +115,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental patterns of phenotypic variation along replicated urban gradients: a mega‐analysis</w:t>
+                <w:t xml:space="preserve">Urban mixtures of non-essential trace metal elements affect the behaviour and stress levels of a passerine bird in a laboratory experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan J. Thompson</w:t>
+                <w:t xml:space="preserve">Clément Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J G A Martin</w:t>
+                <w:t xml:space="preserve">Sylvie Massemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Biard</w:t>
+                <w:t xml:space="preserve">Anne Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bleu</w:t>
+                <w:t xml:space="preserve">Pascale Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C J Branston</w:t>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (7), pp.e70180. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.118647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.70180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346680v1</w:t>
+                <w:t xml:space="preserve">hal-05166045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban mixtures of non-essential trace metal elements affect the behaviour and stress levels of a passerine bird in a laboratory experiment</w:t>
+                <w:t xml:space="preserve">Continental patterns of phenotypic variation along replicated urban gradients: a mega‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Parnet</w:t>
+                <w:t xml:space="preserve">Megan J. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Massemin</w:t>
+                <w:t xml:space="preserve">J G A Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boos</w:t>
+                <w:t xml:space="preserve">C. Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Ronot</w:t>
+                <w:t xml:space="preserve">J. Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+                <w:t xml:space="preserve">C J Branston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 302, pp.118647. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (7), pp.e70180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.70180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166045v1</w:t>
+                <w:t xml:space="preserve">hal-05346680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive covariation between current reproduction and subsequent performance in a raptor: Is the devil in the details?</w:t>
               </w:r>
@@ -558,51 +558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Maldonado-Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pérez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -809,51 +809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefa Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1194,51 +1194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefa Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1596,77 +1596,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefa Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islah El Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 193, pp.110357. </w:t>
@@ -1730,51 +1730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefa Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2642,260 +2642,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of female choosiness and mating frequency: effects of mating cost, density and sex ratio</w:t>
+                <w:t xml:space="preserve">Experimental litter size reduction reveals costs of gestation and delayed effects on offspring in a viviparous lizard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefa Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The British Journal of Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.10.017⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (1728), pp.489-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2011.0966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687663v1</w:t>
+                <w:t xml:space="preserve">hal-00687653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental litter size reduction reveals costs of gestation and delayed effects on offspring in a viviparous lizard.</w:t>
+                <w:t xml:space="preserve">Evolution of female choosiness and mating frequency: effects of mating cost, density and sex ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefa Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Meylan</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The British Journal of Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (1), pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2011.0966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00687653v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of early costs of reproduction in conspecific viviparous and oviparous lizards</w:t>
               </w:r>
@@ -3330,51 +3330,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et qualité spermatique de la mésange charbonnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Massemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3720,51 +3720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05346680v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G A Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Branston" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70180" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Parnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118647" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05096098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Scaar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dejeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zahn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Bleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Romero-Haro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Maldonado-Chaparro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Criscuolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.01.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Fache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Saulnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Meylan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Massot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13996" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/birds3010007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-022-01305-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721252" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antica Culina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bailey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13388" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islah El Masoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110357" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Biard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Miles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.08.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt-Erik Saether" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2600" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Herfindal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. G. Kwak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3420-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12351" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193611v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Fitze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2401-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186258v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/673099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.10.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTLJZBF7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0966" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heulin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02518.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S Fitze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.693" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Goury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166045v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Parnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118647" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05346680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G A Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Branston" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70180" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05096098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Scaar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dejeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zahn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Bleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Romero-Haro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Maldonado-Chaparro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Criscuolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.01.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Fache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Saulnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Meylan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Massot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13996" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/birds3010007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-022-01305-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721252" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antica Culina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bailey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13388" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islah El Masoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110357" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Biard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Miles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.08.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt-Erik Saether" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2600" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Herfindal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. G. Kwak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3420-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12351" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193611v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Fitze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2401-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186258v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/673099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0966" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.10.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTLJZBF7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heulin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02518.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S Fitze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.693" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Goury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>