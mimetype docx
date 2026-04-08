--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclosure of the nature of glycosylated varietal precursors of eugenol from the hybrid, tolerant grapevine variety Baco blanc: Methodology and quantification</w:t>
+                <w:t xml:space="preserve">Graft union formation involves interactions among bud signals, carbon availability, dormancy release, wound responses and non‐self‐communication in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Hastoy</w:t>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Franc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tiziana Lisanti</w:t>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Riquier</w:t>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 471, pp.142632. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919537v1</w:t>
+                <w:t xml:space="preserve">hal-05178612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graft union formation involves interactions among bud signals, carbon availability, dormancy release, wound responses and non‐self‐communication in grapevine</w:t>
+                <w:t xml:space="preserve">Disclosure of the nature of glycosylated varietal precursors of eugenol from the hybrid, tolerant grapevine variety Baco blanc: Methodology and quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+                <w:t xml:space="preserve">Xavier Hastoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+                <w:t xml:space="preserve">Maria Tiziana Lisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Hummel</w:t>
+                <w:t xml:space="preserve">Laurent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (5), </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 471, pp.142632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.70244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178612v1</w:t>
+                <w:t xml:space="preserve">hal-04919537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailable human metabolites from TOTUM-448 (plant-based formulation) maintain liver cell functionality in a hyperlipidic context that drives MASLD onset</w:t>
               </w:r>
@@ -987,346 +987,346 @@
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 16, pp.2748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-32556-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial properties of tannin extracts against the phytopathogenic oomycete &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">White wine lees as a source of antioxidants: Insights into their chemical profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Pébarthé-Courrouilh</w:t>
+                <w:t xml:space="preserve">Luca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Jourdes</w:t>
+                <w:t xml:space="preserve">Benjamin Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Theil-Bazingette</w:t>
+                <w:t xml:space="preserve">Alice Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Gancel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Teissedre</w:t>
+                <w:t xml:space="preserve">Eloise Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8345⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 494, pp.146118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034654v1</w:t>
+                <w:t xml:space="preserve">hal-05273047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White wine lees as a source of antioxidants: Insights into their chemical profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial properties of tannin extracts against the phytopathogenic oomycete &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pébarthé-Courrouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Garcia</w:t>
+                <w:t xml:space="preserve">Michaël Jourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Poulain</w:t>
+                <w:t xml:space="preserve">Mathilde Theil-Bazingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Douliez</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Naud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Teissedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 494, pp.146118. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), pp.8345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273047v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating NMR and MS for Improved Metabolomic Analysis: From Methodologies to Applications</w:t>
               </w:r>
@@ -1440,1099 +1440,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of organic mulches and soil properties on the phenolic profile of leaves, canes and grape skins in grapevine ( Vitis vinifera L.)</w:t>
+                <w:t xml:space="preserve">Fabrication and in-depth analysis of a novel-hybrid TPGS phytosome system for enhanced anti photoaging efficacy of grape seed extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreu Mairata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
+                <w:t xml:space="preserve">Hanan Refai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Labarga</w:t>
+                <w:t xml:space="preserve">Mona Elhabak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Puelles</w:t>
+                <w:t xml:space="preserve">Doaa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
+                <w:t xml:space="preserve">Omar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esraa Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.14215⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.114843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2025.114843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064408v1</w:t>
+                <w:t xml:space="preserve">hal-05575327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOTUM-854 Human Circulating Bioactives Preserve Endothelial Cell Function</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of organic mulches and soil properties on the phenolic profile of leaves, canes and grape skins in grapevine ( Vitis vinifera L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
+                <w:t xml:space="preserve">Andreu Mairata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labarga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Puelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu17081331⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.14215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410261v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV‐exposure decreases antimicrobial activities of a grapevine cane extract against &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt; as a consequence of stilbene modifications—a kinetic study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory da Costa</w:t>
+                <w:t xml:space="preserve">TOTUM-854 Human Circulating Bioactives Preserve Endothelial Cell Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Palos‐pinto</w:t>
+                <w:t xml:space="preserve">Doriane Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.8367⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (8), pp.1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu17081331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842059v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-Spectrum Efficacy and Modes of Action of Two Bacillus Strains against Grapevine Black Rot and Downy Mildew</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV‐exposure decreases antimicrobial activities of a grapevine cane extract against &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt; as a consequence of stilbene modifications—a kinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Ilbert</w:t>
+                <w:t xml:space="preserve">Anthony Pébarthé‐courrouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Héloir</w:t>
+                <w:t xml:space="preserve">Ayoub Jaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Palavioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Pébarthé-Courrouilh</w:t>
+                <w:t xml:space="preserve">Gregory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Palos‐pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof10070471⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (12), pp.6389 - 6399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.8367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645630v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota responses to mutations affecting NO homeostasis in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broad-Spectrum Efficacy and Modes of Action of Two Bacillus Strains against Grapevine Black Rot and Downy Mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Pérez-Valera</w:t>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Chloé Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">Marie-Claire Héloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
+                <w:t xml:space="preserve">Karine Palavioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pébarthé-Courrouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 244 (5), pp.2008-2023. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.20159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof10070471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712868v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Wine Extract Prevents Oxidative Stress and Inflammation in ARPE-19 Retinal Cells</w:t>
+                <w:t xml:space="preserve">Microbiota responses to mutations affecting NO homeostasis in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Cornebise</w:t>
+                <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Perus</w:t>
+                <w:t xml:space="preserve">Eduardo Pérez-Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hermetet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Richard</w:t>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells12101408⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244 (5), pp.2008-2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.20159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163180v1</w:t>
+                <w:t xml:space="preserve">hal-04712868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red Wine Extract Prevents Oxidative Stress and Inflammation in ARPE-19 Retinal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+                <w:t xml:space="preserve">Clarisse Cornebise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Maude Perus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">François Hermetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (10), pp.1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12101408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650467v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Wound Healing Potential of Spirulina platensis Nanophytosomes: Metabolomic Profiling, Molecular Networking, and Modulation of HMGB-1 in an Excisional Wound Rat Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira A El-Gazar</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada M Ragab</w:t>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doaa H Hassan</w:t>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar S Ahmed</w:t>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (3), pp.149. </w:t>
+              <w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md21030149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163236v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating Human Metabolites Resulting from TOTUM-070 Absorption (a Plant-Based, Polyphenol-Rich Ingredient) Improve Lipid Metabolism in Human Hepatocytes: Lessons from an Original Ex Vivo Clinical Trial</w:t>
               </w:r>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Krisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,691 +2646,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitor-Induced VOC Emission by Grapevine Leaves: Characterisation in the Vineyard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Wound Healing Potential of Spirulina platensis Nanophytosomes: Metabolomic Profiling, Molecular Networking, and Modulation of HMGB-1 in an Excisional Wound Rat Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Refai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+                <w:t xml:space="preserve">Amira A El-Gazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Chartier</w:t>
+                <w:t xml:space="preserve">Ghada M Ragab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dufresne</w:t>
+                <w:t xml:space="preserve">Doaa H Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Douillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
+                <w:t xml:space="preserve">Omar S Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (18), pp.6028. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27186028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md21030149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812207v1</w:t>
+                <w:t xml:space="preserve">hal-04163236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CODEVI-SDP -Mesurer et caractériser les Composés Organiques Volatils de la vigne comme réponse à une application d'un produit Stimulateur des Défenses des Plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 85, pp.73-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of individual anthocyanins, flavanols, flavonols and other polyphenols in Pistacia lentiscus L. fruits during ripening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aghiles Karim Aissat</w:t>
+                <w:t xml:space="preserve">Elicitor-Induced VOC Emission by Grapevine Leaves: Characterisation in the Vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Chaher-Bazizi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Richard</w:t>
+                <w:t xml:space="preserve">Agnès Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Kilani-Atmani</w:t>
+                <w:t xml:space="preserve">Christelle Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pedrot</w:t>
+                <w:t xml:space="preserve">Antonin Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106, pp.104286. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (18), pp.6028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2021.104286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27186028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699495v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenol profiles of just pruned grapevine canes from wild vitis accessions and vitis vinifera cultivars</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of individual anthocyanins, flavanols, flavonols and other polyphenols in Pistacia lentiscus L. fruits during ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles de Revel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Aghiles Karim Aissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Chaher-Bazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Kilani-Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pedrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b08099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.104286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2021.104286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565126v1</w:t>
+                <w:t xml:space="preserve">hal-03699495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polyphenol profiles of just pruned grapevine canes from wild vitis accessions and vitis vinifera cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (47), pp.13397-13407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b08099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Red Wine Extract Inhibits VEGF Secretion and Its Signaling Pathway in Retinal ARPE-19 Cells to Potentially Disrupt AMD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cornebise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Courtaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taillandier-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (23), pp.5564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules25235564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3340,366 +3474,1032 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the Microbiome-Metabolome Nexus for Innovative One-Health Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228419v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berry cuticular and secondary compounds changes following heat stress contribute to resistance against Botrytis cinerea in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Thessalonique, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broad-spectrum efficacy and modes of action of two Bacillus strains against grapevine black rot and downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ilbert,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pebarthe-Courrouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Marzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Palavioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a standardized method for metabolite analysis by NMR to assess wine authenticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Homobono Brito de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Berrehail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France. OIV 2024, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/IMGGSIME⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TOWARDS A METABOLOMIC CHARACTERISATION OF THE GRAPEVINE RESPONSE TO FLAVESCENCE DORÉE INFECTION BY NMR AND LC-MS PROFILING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of the analysis of polar metabolites by implementing HILIC-HRMS based untargeted metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. JS du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First disclosure of eugenol precursors in Vitis genus: analytical development and quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hastoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tiziana Lisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bolzano (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanisms of interaction between grapevine rootstocks and soil microbiota, to move towards agro-ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Jlaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3718,113 +4518,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées INRAe BAP-FRUIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanisms of interaction between grapevine rootstocks and soil microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Jlaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3843,1486 +4643,820 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du réseau INRAe RhizosPHARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alidou Sana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding graft union formation and graft incompatibility in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Camboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Daniel Brandbjerg Bohn Lorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Conference of the French Society of Plant Biology SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanisms of interaction between vine rootstocks and soil microbiota to move towards agro-ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational metabolic memory and transgenerational plasticity in aquatic clonal plants under heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sancharme Mélissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kristel Bittebiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic and metabolomic responses to wounding and grafting in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open-GPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Logrono, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58233/JRMacwt4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Sémillon clonal population: exploring genetic diversity, metabolomic profiles, and phenotypic variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439781v1</w:t>
-              </w:r>
-[...664 lines deleted...]
-                <w:t xml:space="preserve">hal-03799899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5469,51 +5603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leleu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Butelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Homobono Brito de Moura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls-Fonayet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03027-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Fanton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Svobodov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gom&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Patin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Sol Iturralde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.100964" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hastoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tiziana Lisanti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142632" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;-Courrouilh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Jourdes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theil-Bazingette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Teissedre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8345" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Douliez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Naud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146118" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30122624" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Mairata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labarga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Puelles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.14215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;&#8208;courrouilh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Jaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Palos&#8208;pinto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8367" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070471" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cornebise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Perus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12101408" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Refai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira A El-Gazar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada M Ragab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa H Hassan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar S Ahmed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030149" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art06" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699495v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Karim Aissat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chaher-Bazizi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Kilani-Atmani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedrot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2021.104286" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565126v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08099" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Courtaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier-Coindard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235564" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327979v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Jlaiel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374220v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancharme M&#233;lissa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khalili" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069180v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Berrehail" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/IMGGSIME" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pebarthe-Courrouilh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leleu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Butelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Homobono Brito de Moura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls-Fonayet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03027-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Fanton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Svobodov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gom&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Patin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Sol Iturralde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.100964" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hastoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tiziana Lisanti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142632" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Douliez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Naud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;-Courrouilh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Jourdes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theil-Bazingette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Teissedre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8345" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30122624" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Refai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Elhabak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esraa Mohamed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114843" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Mairata" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labarga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Puelles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.14215" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;&#8208;courrouilh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Jaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Palos&#8208;pinto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070471" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163180v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cornebise" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Perus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12101408" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163236v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira A El-Gazar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada M Ragab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa H Hassan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar S Ahmed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030149" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art06" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Karim Aissat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chaher-Bazizi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Kilani-Atmani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedrot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2021.104286" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08099" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Courtaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier-Coindard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235564" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert," TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pebarthe-Courrouilh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Berrehail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/IMGGSIME" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327979v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Jlaiel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancharme M&#233;lissa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439781v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khalili" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>