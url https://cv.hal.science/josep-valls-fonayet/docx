--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -234,1099 +234,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early root-root interactions weaken foliar defense responses against Septoria tritici blotch in a durum wheat varietal mixture</w:t>
+                <w:t xml:space="preserve">Multiple, simultaneous abiotic stresses differentially impact downy mildew infection in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mathieu</w:t>
+                <w:t xml:space="preserve">Ana Clara Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Chloup</w:t>
+                <w:t xml:space="preserve">Michaela Svobodová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Marty</w:t>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Savajols</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Rouveyrol</w:t>
+                <w:t xml:space="preserve">Éric Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erag080⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpag017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222729v2</w:t>
+                <w:t xml:space="preserve">hal-05545557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple, simultaneous abiotic stresses differentially impact downy mildew infection in grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early root-root interactions weaken foliar defense responses against Septoria tritici blotch in a durum wheat varietal mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Clara Fanton</w:t>
+                <w:t xml:space="preserve">Amandine Chloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Svobodová</w:t>
+                <w:t xml:space="preserve">Soline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
+                <w:t xml:space="preserve">Justin Savajols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gomès</w:t>
+                <w:t xml:space="preserve">Claudia Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.erag080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpag017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erag080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545557v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222729v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the genetic diversity of root traits and drought responses in wild Vitis species</w:t>
+                <w:t xml:space="preserve">Antimicrobial properties of tannin extracts against the phytopathogenic oomycete &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.R. Patin</w:t>
+                <w:t xml:space="preserve">Anthony Pébarthé-Courrouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Pérez-López</w:t>
+                <w:t xml:space="preserve">Michaël Jourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. del Sol Iturralde</w:t>
+                <w:t xml:space="preserve">Mathilde Theil-Bazingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Teissedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, pp.100964. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), pp.8345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.100964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315113v1</w:t>
+                <w:t xml:space="preserve">hal-05034654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graft union formation involves interactions among bud signals, carbon availability, dormancy release, wound responses and non‐self‐communication in grapevine</w:t>
+                <w:t xml:space="preserve">White wine lees as a source of antioxidants: Insights into their chemical profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Loupit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+                <w:t xml:space="preserve">Luca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+                <w:t xml:space="preserve">Benjamin Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+                <w:t xml:space="preserve">Alice Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Hummel</w:t>
+                <w:t xml:space="preserve">Eloise Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (5), </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 494, pp.146118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.70244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178612v1</w:t>
+                <w:t xml:space="preserve">hal-05273047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclosure of the nature of glycosylated varietal precursors of eugenol from the hybrid, tolerant grapevine variety Baco blanc: Methodology and quantification</w:t>
+                <w:t xml:space="preserve">Bioavailable human metabolites from TOTUM-448 (plant-based formulation) maintain liver cell functionality in a hyperlipidic context that drives MASLD onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Hastoy</w:t>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Franc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tiziana Lisanti</w:t>
+                <w:t xml:space="preserve">Annie Bouchard-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Riquier</w:t>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142632⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-32556-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919537v1</w:t>
+                <w:t xml:space="preserve">hal-05462850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailable human metabolites from TOTUM-448 (plant-based formulation) maintain liver cell functionality in a hyperlipidic context that drives MASLD onset</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking the genetic diversity of root traits and drought responses in wild Vitis species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
+                <w:t xml:space="preserve">E.R. Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bouchard-Mercier</w:t>
+                <w:t xml:space="preserve">U. Pérez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+                <w:t xml:space="preserve">A. del Sol Iturralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Otero</w:t>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-32556-z⟩</w:t>
+              <w:t xml:space="preserve">Plant stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.100964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.100964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462850v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White wine lees as a source of antioxidants: Insights into their chemical profile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graft union formation involves interactions among bud signals, carbon availability, dormancy release, wound responses and non‐self‐communication in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Poulain</w:t>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Douliez</w:t>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Naud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146118⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273047v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial properties of tannin extracts against the phytopathogenic oomycete &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disclosure of the nature of glycosylated varietal precursors of eugenol from the hybrid, tolerant grapevine variety Baco blanc: Methodology and quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Jourdes</w:t>
+                <w:t xml:space="preserve">Xavier Hastoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Theil-Bazingette</w:t>
+                <w:t xml:space="preserve">Céline Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Gancel</w:t>
+                <w:t xml:space="preserve">Maria Tiziana Lisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Teissedre</w:t>
+                <w:t xml:space="preserve">Laurent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (1), pp.8345. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 471, pp.142632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034654v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating NMR and MS for Improved Metabolomic Analysis: From Methodologies to Applications</w:t>
               </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (12), pp.2624. </w:t>
@@ -1714,90 +1714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOTUM-854 Human Circulating Bioactives Preserve Endothelial Cell Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Krisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pébarthé‐courrouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Jaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Héloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Palavioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pébarthé-Courrouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, </w:t>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,64 +2518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating Human Metabolites Resulting from TOTUM-070 Absorption (a Plant-Based, Polyphenol-Rich Ingredient) Improve Lipid Metabolism in Human Hepatocytes: Lessons from an Original Ex Vivo Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Krisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,51 +2838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 85, pp.73-82. </w:t>
@@ -3188,77 +3188,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenol profiles of just pruned grapevine canes from wild vitis accessions and vitis vinifera cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,327 +3598,1489 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First disclosure of eugenol precursors in Vitis genus: analytical development and quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hastoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tiziana Lisanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macrowine2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano (ITA), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the mechanisms of interaction between grapevine rootstocks and soil microbiota, to move towards agro-ecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Jlaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées INRAe BAP-FRUIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the mechanisms of interaction between grapevine rootstocks and soil microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Jlaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du réseau INRAe RhizosPHARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alidou Sana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka (JP), Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding graft union formation and graft incompatibility in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Camboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janoueix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Daniel Brandbjerg Bohn Lorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. International Conference of the French Society of Plant Biology SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptomic and metabolomic responses to wounding and grafting in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open-GPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/JRMacwt4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intergenerational metabolic memory and transgenerational plasticity in aquatic clonal plants under heat stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sancharme Mélissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Kristel Bittebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the mechanisms of interaction between vine rootstocks and soil microbiota to move towards agro-ecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a Sémillon clonal population: exploring genetic diversity, metabolomic profiles, and phenotypic variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Logroño, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berry cuticular and secondary compounds changes following heat stress contribute to resistance against Botrytis cinerea in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad-spectrum efficacy and modes of action of two Bacillus strains against grapevine black rot and downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ilbert,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pebarthe-Courrouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Marzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Palavioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a standardized method for metabolite analysis by NMR to assess wine authenticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3927,172 +5089,172 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Homobono Brito de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Berrehail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France. OIV 2024, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58233/IMGGSIME⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS A METABOLOMIC CHARACTERISATION OF THE GRAPEVINE RESPONSE TO FLAVESCENCE DORÉE INFECTION BY NMR AND LC-MS PROFILING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,1344 +5273,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the analysis of polar metabolites by implementing HILIC-HRMS based untargeted metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. JS du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799899v1</w:t>
-              </w:r>
-[...1160 lines deleted...]
-                <w:t xml:space="preserve">hal-04439781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5603,51 +5603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leleu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Butelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Homobono Brito de Moura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls-Fonayet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03027-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Fanton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Svobodov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gom&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Patin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Sol Iturralde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.100964" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hastoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tiziana Lisanti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142632" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Douliez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Naud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;-Courrouilh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Jourdes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theil-Bazingette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Teissedre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8345" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30122624" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Refai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Elhabak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esraa Mohamed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114843" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Mairata" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labarga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Puelles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.14215" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;&#8208;courrouilh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Jaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Palos&#8208;pinto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070471" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163180v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cornebise" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Perus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12101408" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163236v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira A El-Gazar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada M Ragab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa H Hassan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar S Ahmed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030149" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art06" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Karim Aissat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chaher-Bazizi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Kilani-Atmani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedrot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2021.104286" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08099" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Courtaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier-Coindard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235564" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert," TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pebarthe-Courrouilh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Berrehail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/IMGGSIME" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327979v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Jlaiel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancharme M&#233;lissa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439781v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khalili" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leleu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Butelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Homobono Brito de Moura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls-Fonayet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03027-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Fanton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Svobodov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gom&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;-Courrouilh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Jourdes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theil-Bazingette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Teissedre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Douliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Naud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Patin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Sol Iturralde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.100964" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hastoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tiziana Lisanti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30122624" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Refai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Elhabak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esraa Mohamed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114843" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Mairata" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labarga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Puelles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.14215" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;&#8208;courrouilh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Jaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Palos&#8208;pinto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070471" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163180v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cornebise" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Perus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12101408" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163236v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira A El-Gazar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada M Ragab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa H Hassan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar S Ahmed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030149" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art06" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Karim Aissat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chaher-Bazizi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Kilani-Atmani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedrot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2021.104286" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08099" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Courtaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier-Coindard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235564" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Jlaiel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374220v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancharme M&#233;lissa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439781v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khalili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pebarthe-Courrouilh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069180v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Berrehail" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/IMGGSIME" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>