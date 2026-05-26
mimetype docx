--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early root-root interactions weaken foliar defense responses against Septoria tritici blotch in a durum wheat varietal mixture</w:t>
+                <w:t xml:space="preserve">Natural deep eutectic solvents for stilbenoid extraction from vine by-products: Solubilization and extraction efficiency studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mathieu</w:t>
+                <w:t xml:space="preserve">Wiktoria Serafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Chloup</w:t>
+                <w:t xml:space="preserve">Marta Morcillo Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Marty</w:t>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Savajols</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Rouveyrol</w:t>
+                <w:t xml:space="preserve">Tristan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erag080⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1780, pp.467065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2026.467065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222729v2</w:t>
+                <w:t xml:space="preserve">hal-05624498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial properties of tannin extracts against the phytopathogenic oomycete &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early root-root interactions weaken foliar defense responses against Septoria tritici blotch in a durum wheat varietal mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Pébarthé-Courrouilh</w:t>
+                <w:t xml:space="preserve">Amandine Chloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Jourdes</w:t>
+                <w:t xml:space="preserve">Soline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Theil-Bazingette</w:t>
+                <w:t xml:space="preserve">Justin Savajols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Gancel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Teissedre</w:t>
+                <w:t xml:space="preserve">Claudia Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.erag080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erag080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034654v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222729v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White wine lees as a source of antioxidants: Insights into their chemical profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MassBank contributions of the mFam Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusha Ahlendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Garcia</w:t>
+                <w:t xml:space="preserve">Khabat Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Poulain</w:t>
+                <w:t xml:space="preserve">Tillmann Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Douliez</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Naud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
+                <w:t xml:space="preserve">Megan Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 494, pp.146118. </w:t>
+              <w:t xml:space="preserve">ChemRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2025-fz6x8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273047v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailable human metabolites from TOTUM-448 (plant-based formulation) maintain liver cell functionality in a hyperlipidic context that drives MASLD onset</w:t>
+                <w:t xml:space="preserve">Graft union formation involves interactions among bud signals, carbon availability, dormancy release, wound responses and non‐self‐communication in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bouchard-Mercier</w:t>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Otero</w:t>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.2748. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-32556-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462850v1</w:t>
+                <w:t xml:space="preserve">hal-05178612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the genetic diversity of root traits and drought responses in wild Vitis species</w:t>
               </w:r>
@@ -949,2522 +949,2790 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Pérez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. del Sol Iturralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, pp.100964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.stress.2025.100964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graft union formation involves interactions among bud signals, carbon availability, dormancy release, wound responses and non‐self‐communication in grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disclosure of the nature of glycosylated varietal precursors of eugenol from the hybrid, tolerant grapevine variety Baco blanc: Methodology and quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hastoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Loupit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Céline Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+                <w:t xml:space="preserve">Maria Tiziana Lisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène Hummel</w:t>
+                <w:t xml:space="preserve">Laurent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.70244⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 471, pp.142632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178612v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclosure of the nature of glycosylated varietal precursors of eugenol from the hybrid, tolerant grapevine variety Baco blanc: Methodology and quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial properties of tannin extracts against the phytopathogenic oomycete &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pébarthé-Courrouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Hastoy</w:t>
+                <w:t xml:space="preserve">Michaël Jourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Franc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+                <w:t xml:space="preserve">Mathilde Theil-Bazingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tiziana Lisanti</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Riquier</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Teissedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 471, pp.142632. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), pp.8345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919537v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating NMR and MS for Improved Metabolomic Analysis: From Methodologies to Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">White wine lees as a source of antioxidants: Insights into their chemical profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+                <w:t xml:space="preserve">Luca Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Douliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30122624⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 494, pp.146118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186140v1</w:t>
+                <w:t xml:space="preserve">hal-05273047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and in-depth analysis of a novel-hybrid TPGS phytosome system for enhanced anti photoaging efficacy of grape seed extract</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioavailable human metabolites from TOTUM-448 (plant-based formulation) maintain liver cell functionality in a hyperlipidic context that drives MASLD onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Ahmed</w:t>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esraa Mohamed</w:t>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bouchard-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2025.114843⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-32556-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575327v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of organic mulches and soil properties on the phenolic profile of leaves, canes and grape skins in grapevine ( Vitis vinifera L.)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication and in-depth analysis of a novel-hybrid TPGS phytosome system for enhanced anti photoaging efficacy of grape seed extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
+                <w:t xml:space="preserve">Hanan Refai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Elhabak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doaa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esraa Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.14215⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.114843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2025.114843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064408v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOTUM-854 Human Circulating Bioactives Preserve Endothelial Cell Function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
+                <w:t xml:space="preserve">Integrating NMR and MS for Improved Metabolomic Analysis: From Methodologies to Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Homobono Brito de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu17081331⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (12), pp.2624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30122624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410261v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV‐exposure decreases antimicrobial activities of a grapevine cane extract against &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt; as a consequence of stilbene modifications—a kinetic study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of organic mulches and soil properties on the phenolic profile of leaves, canes and grape skins in grapevine ( Vitis vinifera L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Palos‐pinto</w:t>
+                <w:t xml:space="preserve">Andreu Mairata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labarga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Puelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.8367⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.14215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842059v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-Spectrum Efficacy and Modes of Action of Two Bacillus Strains against Grapevine Black Rot and Downy Mildew</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Héloir</w:t>
+                <w:t xml:space="preserve">TOTUM-854 Human Circulating Bioactives Preserve Endothelial Cell Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Palavioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Pébarthé-Courrouilh</w:t>
+                <w:t xml:space="preserve">Doriane Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof10070471⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (8), pp.1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu17081331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645630v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota responses to mutations affecting NO homeostasis in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV‐exposure decreases antimicrobial activities of a grapevine cane extract against &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt; as a consequence of stilbene modifications—a kinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Pérez-Valera</w:t>
+                <w:t xml:space="preserve">Anthony Pébarthé‐courrouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Ayoub Jaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">Gregory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
+                <w:t xml:space="preserve">Antonio Palos‐pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 244 (5), pp.2008-2023. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (12), pp.6389 - 6399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.20159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.8367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712868v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Wine Extract Prevents Oxidative Stress and Inflammation in ARPE-19 Retinal Cells</w:t>
+                <w:t xml:space="preserve">Broad-Spectrum Efficacy and Modes of Action of Two Bacillus Strains against Grapevine Black Rot and Downy Mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Cornebise</w:t>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Perus</w:t>
+                <w:t xml:space="preserve">Chloé Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hermetet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
+                <w:t xml:space="preserve">Marie-Claire Héloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Richard</w:t>
+                <w:t xml:space="preserve">Karine Palavioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pébarthé-Courrouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (10), pp.1408. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12101408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof10070471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163180v1</w:t>
+                <w:t xml:space="preserve">hal-04645630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t>
+                <w:t xml:space="preserve">Microbiota responses to mutations affecting NO homeostasis in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+                <w:t xml:space="preserve">Eduardo Pérez-Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244 (5), pp.2008-2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.20159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650467v1</w:t>
+                <w:t xml:space="preserve">hal-04712868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Human Metabolites Resulting from TOTUM-070 Absorption (a Plant-Based, Polyphenol-Rich Ingredient) Improve Lipid Metabolism in Human Hepatocytes: Lessons from an Original Ex Vivo Clinical Trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red Wine Extract Prevents Oxidative Stress and Inflammation in ARPE-19 Retinal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Langhi</w:t>
+                <w:t xml:space="preserve">Clarisse Cornebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Perus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hermetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15081903⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (10), pp.1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12101408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198979v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Wound Healing Potential of Spirulina platensis Nanophytosomes: Metabolomic Profiling, Molecular Networking, and Modulation of HMGB-1 in an Excisional Wound Rat Model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doaa H Hassan</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar S Ahmed</w:t>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md21030149⟩</w:t>
+              <w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163236v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODEVI-SDP -Mesurer et caractériser les Composés Organiques Volatils de la vigne comme réponse à une application d'un produit Stimulateur des Défenses des Plantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+                <w:t xml:space="preserve">Enhanced Wound Healing Potential of Spirulina platensis Nanophytosomes: Metabolomic Profiling, Molecular Networking, and Modulation of HMGB-1 in an Excisional Wound Rat Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Refai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Douillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+                <w:t xml:space="preserve">Amira A El-Gazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada M Ragab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doaa H Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar S Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art06⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md21030149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612694v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitor-Induced VOC Emission by Grapevine Leaves: Characterisation in the Vineyard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
+                <w:t xml:space="preserve">Circulating Human Metabolites Resulting from TOTUM-070 Absorption (a Plant-Based, Polyphenol-Rich Ingredient) Improve Lipid Metabolism in Human Hepatocytes: Lessons from an Original Ex Vivo Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27186028⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.1903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15081903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812207v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of individual anthocyanins, flavanols, flavonols and other polyphenols in Pistacia lentiscus L. fruits during ripening</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elicitor-Induced VOC Emission by Grapevine Leaves: Characterisation in the Vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Kilani-Atmani</w:t>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pedrot</w:t>
+                <w:t xml:space="preserve">Agnès Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2021.104286⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (18), pp.6028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27186028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699495v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenol profiles of just pruned grapevine canes from wild vitis accessions and vitis vinifera cultivars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Richard</w:t>
+                <w:t xml:space="preserve">CODEVI-SDP -Mesurer et caractériser les Composés Organiques Volatils de la vigne comme réponse à une application d'un produit Stimulateur des Défenses des Plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b08099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02565126v1</w:t>
+                <w:t xml:space="preserve">hal-03612694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of individual anthocyanins, flavanols, flavonols and other polyphenols in Pistacia lentiscus L. fruits during ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiles Karim Aissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Chaher-Bazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Kilani-Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pedrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.104286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2021.104286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenol profiles of just pruned grapevine canes from wild vitis accessions and vitis vinifera cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (47), pp.13397-13407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b08099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Red Wine Extract Inhibits VEGF Secretion and Its Signaling Pathway in Retinal ARPE-19 Cells to Potentially Disrupt AMD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cornebise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Courtaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taillandier-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (23), pp.5564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules25235564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3474,147 +3742,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the Microbiome-Metabolome Nexus for Innovative One-Health Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3624,1159 +3892,1159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First disclosure of eugenol precursors in Vitis genus: analytical development and quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hastoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tiziana Lisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bolzano (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanisms of interaction between grapevine rootstocks and soil microbiota, to move towards agro-ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Jlaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées INRAe BAP-FRUIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanisms of interaction between grapevine rootstocks and soil microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Jlaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du réseau INRAe RhizosPHARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alidou Sana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding graft union formation and graft incompatibility in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Camboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Daniel Brandbjerg Bohn Lorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Conference of the French Society of Plant Biology SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and metabolomic responses to wounding and grafting in grapevine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Understanding the mechanisms of interaction between vine rootstocks and soil microbiota to move towards agro-ecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open-GPB</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706433v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational metabolic memory and transgenerational plasticity in aquatic clonal plants under heat stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic and metabolomic responses to wounding and grafting in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Loupit</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open-GPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/JRMacwt4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879025v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the mechanisms of interaction between vine rootstocks and soil microbiota to move towards agro-ecological transition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Intergenerational metabolic memory and transgenerational plasticity in aquatic clonal plants under heat stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sancharme Mélissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Kristel Bittebiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345114v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Sémillon clonal population: exploring genetic diversity, metabolomic profiles, and phenotypic variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4786,677 +5054,677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berry cuticular and secondary compounds changes following heat stress contribute to resistance against Botrytis cinerea in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-spectrum efficacy and modes of action of two Bacillus strains against grapevine black rot and downy mildew</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Palavioux</w:t>
+                <w:t xml:space="preserve">Development of a standardized method for metabolite analysis by NMR to assess wine authenticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Homobono Brito de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Berrehail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France. OIV 2024, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/IMGGSIME⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070159v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a standardized method for metabolite analysis by NMR to assess wine authenticity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+                <w:t xml:space="preserve">Broad-spectrum efficacy and modes of action of two Bacillus strains against grapevine black rot and downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ilbert,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pebarthe-Courrouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Marzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Palavioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069180v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS A METABOLOMIC CHARACTERISATION OF THE GRAPEVINE RESPONSE TO FLAVESCENCE DORÉE INFECTION BY NMR AND LC-MS PROFILING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the analysis of polar metabolites by implementing HILIC-HRMS based untargeted metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. JS du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5603,51 +5871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leleu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Butelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Homobono Brito de Moura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls-Fonayet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03027-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Fanton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Svobodov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gom&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;-Courrouilh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Jourdes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theil-Bazingette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Teissedre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Douliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Naud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Patin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Sol Iturralde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.100964" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hastoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tiziana Lisanti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30122624" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Refai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Elhabak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esraa Mohamed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114843" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Mairata" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labarga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Puelles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.14215" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;&#8208;courrouilh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Jaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Palos&#8208;pinto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070471" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163180v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cornebise" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Perus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12101408" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163236v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira A El-Gazar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada M Ragab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa H Hassan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar S Ahmed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030149" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art06" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Karim Aissat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chaher-Bazizi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Kilani-Atmani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedrot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2021.104286" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08099" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Courtaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier-Coindard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235564" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Jlaiel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374220v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancharme M&#233;lissa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439781v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khalili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pebarthe-Courrouilh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069180v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Berrehail" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/IMGGSIME" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leleu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Butelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Homobono Brito de Moura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls-Fonayet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03027-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Fanton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Svobodov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gom&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05624498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Serafin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Morcillo Corral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2026.467065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ahlendorf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khabat Vahabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Fischer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Augustin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2025-fz6x8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Patin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Sol Iturralde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.100964" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hastoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tiziana Lisanti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142632" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;-Courrouilh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Jourdes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theil-Bazingette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Teissedre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8345" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Douliez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Naud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146118" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Refai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Elhabak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Hassan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esraa Mohamed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114843" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30122624" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Mairata" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labarga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Puelles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.14215" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;&#8208;courrouilh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Jaa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Palos&#8208;pinto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8367" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070471" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cornebise" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Perus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12101408" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira A El-Gazar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada M Ragab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa H Hassan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar S Ahmed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030149" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812207v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art06" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Karim Aissat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chaher-Bazizi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Kilani-Atmani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2021.104286" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08099" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027222v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Courtaut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier-Coindard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235564" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Jlaiel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374220v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879025v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancharme M&#233;lissa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khalili" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Berrehail" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/IMGGSIME" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070159v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pebarthe-Courrouilh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>