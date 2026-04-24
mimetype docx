--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -195,8159 +195,8801 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating and Understanding the Geocoding of City Directories of Paris (1787-1914): Data-Driven Geography of Urban Sprawl and Densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (4), pp.000814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63744/eh2pbu98sxve⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création d’un graphe de connaissances géohistorique à partir d’annuaires du commerce parisien du XIXe siècle : application aux métiers de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1-2), pp.179-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/roia.98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augmented Songbook: an Augmented Reality Educational Application for Raising Music Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Rusiñol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Diaz-Chito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (11), pp.13773--13798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-017-4991-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDAR 2025 Competition on Historical Map Text Detection, Recognition, and Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zekun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leeje Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Yi Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition – ICDAR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.568-585, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04630-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezanno : des sources sérielles aux données structurées pour les humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et interprétation sémantique de tables anciennes : défis et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale des Sciences Géographiques (ENSG), Mar 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067873v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Dynamic Holographic Behavior in Identity Documents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Montaser Awal</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d’information spatiale à partir de sources anciennes numérisées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204463v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
+              <w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421670v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end pipeline for knowledge graph population from 19th-century land registry digitised tables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extraction et interprétation sémantique de tables anciennes : défis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Theory and Practice of Digital Libraries (TPDL25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118320v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs : Une approche fondée sur les graphes de connaissances pour construire des gazetiers urbains perpétuels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verification of Dynamic Holographic Behavior in Identity Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Montaser Awal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Détection de changement dans les données géospatiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR IASIS, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304303v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perrinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale des Sciences Géographiques (ENSG), Mar 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987442v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An end-to-end pipeline for knowledge graph population from 19th-century land registry digitised tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d’information spatiale à partir de sources anciennes numérisées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">29th International Conference on Theory and Practice of Digital Libraries (TPDL25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463770v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PeGazUs : Une approche fondée sur les graphes de connaissances pour construire des gazetiers urbains perpétuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Détection de changement dans les données géospatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR IASIS, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373505v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ICDAR 2024 Competition on Historical Map Text Detection, Recognition, and Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zekun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Yi Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerod Weinman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_22⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.363-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70552-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721538v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR 2024 Competition on Historical Map Text Detection, Recognition, and Linking</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Départementales du Val-de-Marne, Oct 2024, Créteil (94), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870687v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands. pp.364-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721226v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Ahmed-Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique GdR IASIS - Intelligence artificielle pour le patrimoine image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Saint-Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to extract structured information from maps and registers guided by the history of the Napoleonic cadaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Conférence internationale sur l'histoire de la cartographie (ICHC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon, UMR 5600 - EVS (Environnement, Ville, Société) &amp; Imago Mundi, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly Supervised Training for Hologram Verification in Identity Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Montaser Awal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du XIXe siècle: application aux métiers de la photographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Tual</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWeb.Pro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire SoDuCo : Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400206v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du XIXe siècle: application aux métiers de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SemWeb.Pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994759v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Object Detection in Document Images Using Multiple Object Tracking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-41734-4_28⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San José, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41682-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390556v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du 19 ème siècle: application aux métiers de la photographie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Chazalon</w:t>
+                <w:t xml:space="preserve">Linear Object Detection in Document Images Using Multiple Object Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San josé, California, United States. pp.454-471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41734-4_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121643v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction post-OCR en 3 étapes : détection, correction, vérification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3383583.3398605.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t>
+                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du 19 ème siècle: application aux métiers de la photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SoDuCo : Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401445v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmark of Named Entity Recognition Approaches in Historical Documents Application to 19th Century French Directories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis Systems. DAS 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction automatique d’informations dans les annuaires commerciaux parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SoDuCo-BNF : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorization of historical maps using deep edge filtering and closed shape extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vectorisation de plans anciens et apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire "L’intelligence artificielle en cartographie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maisons des Sciences de l’Homme Val de Loire, Apr 2021, (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256073v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Coco Panoptic Metric to Enable Visual and Qualitative Analysis of Historical Map Instance Segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Introducing the Boundary-Aware loss for deep image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ôn Vû Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Machine Vision Conference (BMVC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390438v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorisation de plans anciens en combinant filtres profonds et extraction morphologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Vectorization of historical maps using deep edge filtering and closed shape extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture du projet ANR ECLATS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.510-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494214v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR 2021 Competition on Historical Map Segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Revisiting the Coco Panoptic Metric to Enable Visual and Qualitative Analysis of Historical Map Instance Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_46⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lausanne (CH), France. pp.367-382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256193v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the Boundary-Aware loss for deep image segmentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Vectorisation de plans anciens en combinant filtres profonds et extraction morphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference (BMVC) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire de clôture du projet ANR ECLATS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes et Grenoble-INP; INSA de Lyon; Université de La Rochelle, Sep 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417244v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorisation de plans anciens et apprentissage profond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">ICDAR 2021 Competition on Historical Map Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "L’intelligence artificielle en cartographie"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.693-707, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494176v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Separated Inputs for Multimodal Brain Tumor Segmentation with 3D U-Net-like Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries: 5th International Workshop,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.187-199, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-46640-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Stages CNN-Based Segmentation of Gliomas, Uncertainty Quantification and Prediction of Overall Patient Survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chazalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International MICCAI Brainlesion Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.167--178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-46643-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction du contenu de cartes historiques à partir d’un arbre des composantes connexes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">FaceLiveNet: End-to-End Networks Combining Face Verification with Interactive Facial Expression- Based Liveness Detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International Francophone sur l'Écrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. p. 3507-3512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890294v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation des hyper-intensités de la matière blanche en quelques secondes à l'aide d'un réseau de neurones convolutif et de transfert d'apprentissage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation of Gliomas and Prediction of Patient Overall Survival: A Simple and Fast Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Géraud</w:t>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Workshop on Brain Lesions (BrainLes), in conjunction with MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenada, Spain. pp.199--209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11726-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287925v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of Gliomas and Prediction of Patient Overall Survival: A Simple and Fast Procedure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extraction du contenu de cartes historiques à partir d’un arbre des composantes connexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Workshop on Brain Lesions (BrainLes), in conjunction with MICCAI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium International Francophone sur l'Écrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579613v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FaceLiveNet: End-to-End Networks Combining Face Verification with Interactive Facial Expression- Based Liveness Detection.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Segmentation des hyper-intensités de la matière blanche en quelques secondes à l'aide d'un réseau de neurones convolutif et de transfert d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongchao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beijing, China. p. 3507-3512</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552657v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Simple Triplet Loss Based on Intra/Inter-Class Metric Learning for Face Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCVW 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1656-1664, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889926v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR2017 Robust Reading Challenge on Multi-Lingual Scene Text Detection and Script Identification - RRC-MLT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nibal Nayef</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yuan Feng</w:t>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.237⟩</w:t>
+              <w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toronto, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889922v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Keypoint Filtering Approaches for Document Image Matching</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ICDAR2017 Robust Reading Challenge on Multi-Lingual Scene Text Detection and Script Identification - RRC-MLT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Nayef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bizid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunsoo Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1454-1459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.64⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873105v1</w:t>
+                <w:t xml:space="preserve">hal-02889922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of ancient maps content by using trees of connected components</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Benchmarking Keypoint Filtering Approaches for Document Image Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Mr Rusiñol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition at ICDAR 2017</w:t>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.249⟩</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637824v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White matter hyperintensities segmentation in a few seconds using fully convolutional network and transfer learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Extraction of ancient maps content by using trees of connected components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BrainLes MICCAI Workshop and WMH Challenge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition at ICDAR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287735v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Triplet Loss Based on Intra/Inter-Class Metric Learning for Face Verification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">White matter hyperintensities segmentation in a few seconds using fully convolutional network and transfer learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongchao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCVW 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BrainLes MICCAI Workshop and WMH Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552724v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage de descripteurs locaux pour l'amélioration de la détection de documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Rusiñol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l’Écrit et le Document 2016 (CIFED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.589-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of local detectors and descriptors for mobile document classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">A semi-automatic groundtruthing tool for mobile-captured document segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Rusiñol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Lladós</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR'15)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333831⟩</w:t>
+              <w:t xml:space="preserve">13th IAPR International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.621-625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337259v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A comparative study of local detectors and descriptors for mobile document classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Rusiñol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Lladós</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conférence on Document Analysis and Recognition (ICDAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.596-600, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226168v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1161 - 1165</w:t>
+              <w:t xml:space="preserve">International Conférence on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319909v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving document matching performance by local descriptor filtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Camera Based Document Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1161 - 1165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337262v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatic groundtruthing tool for mobile-captured document segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Improving document matching performance by local descriptor filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Rusiñol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josep Lladós</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IAPR International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333836⟩</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Camera Based Document Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1216-1220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337260v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Example-Based Super-Resolution of Single Text Images Based on Selective Patch Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibal Nayef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS (DAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Tours, France. pp.227 - 231, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DAS.2014.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Focus Measure Operators to Predict OCR Accuracy in Mobile-Captured Document Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Rusiñol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Tours, France. pp.181-185, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DAS.2014.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalisation et validation d'images de documents capturées en mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Rusiñol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFED 2014 Colloque International Francophone sur l'Ecrit et le Document,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.109-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartDoc-QA: A Dataset for Quality Assessment of Smartphone Captured Document Images - Single and Multiple Distortions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibal Nayef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophea Prum Prum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Camera Based Document Analysis and Recognition (CBDAR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Nancy, France. pp.1231 - 1235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation system and its evaluation for gray scale coin documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortana Say</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Image Processing Theory, Tools and Applications (IPTA), 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative analysis of document collections enables efficient human-initiated interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Couasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRR - Document Recognition and Retrieval XIX, Part of the IS&amp;T/SPIE 24th Annual Symposium on Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82970L, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.911995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple and Uniform Way to Introduce Complimentary Asynchronous Interaction Models in an Existing Document Analysis System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAS - 10th IAPR International Workshop on Document Analysis Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Gold Coast, Australia. pp.399-403, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DAS.2012.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment introduire simplement et uniformément deux modes d'interaction asynchrones complémentaires dans un système d'analyse de documents existant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFED - Conférence Internationale sur l'Ecrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.285-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Collection Level for Improving Assisted Handwritten Words Transcription of Historical Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis and Recognition (ICDAR), 2011 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, China. pp.875 -879, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDAR.2011.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Analysis of Pages in Document Collections for Efficient User Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis and Recognition (ICDAR), 2011 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, China. pp.503 -507, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDAR.2011.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using definite clause grammars to build a global system for analyzing collections of documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Recognition and Retrieval XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, United States. pp.75340R, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.840436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire visuelle pour l'analyse de documents structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00545886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating and Understanding the Geocoding of City Directories of Paris (1787-1914): Data-Driven Geography of Urban Sprawl and Densification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dataset for ICDAR 21 paper &amp;quot;Vectorization of Historical Maps Using Deep Edge Filtering and Closed Shape Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05498176v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10567765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’un graphe de connaissances géohistorique à partir d’annuaires du commerce parisien du XIXe siècle : application aux métiers de la photographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">[Données] Comparaison d'approches de reconnaissance d'entités nommées imbriquées dans des documents historiques structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05444627v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://huggingface.co/nlpso</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Songbook: an Augmented Reality Educational Application for Raising Music Awareness</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">hal-04579616v1</w:t>
+                <w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français du 19ème siècle pour la reconnaissance d'entités nommées imbriquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8167628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français de 19ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6394464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Données] Modèles de NER produits pour l'article &amp;quot;A Benchmark of Named Entity Recognition Approaches in Historical Documents Application to 19th Century French Directories&amp;quot;, publiés lors de l'atelier d'analyse de documents DAS22.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6576008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Code source de la webapp pour la visualisation et l'édition des annotations des annuaires du projet SoDuCo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Chaine de traitement des annuaires du projet SoDuCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Construction d'un graphe géohistorique à partir des annuaires du commerce parisien du 19e siècle : application aux photographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] A Benchmark of Named Entity Recognition Approaches in Historical Documents: Application to 19th Century French Directories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8357,1037 +8999,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic reconstruction of the genealogy of plots and buildings from historical sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semantic Web Research Summer School (ISWS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bertinoro, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Poster] A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, San Jose, California, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191900v1</w:t>
-              </w:r>
-[...631 lines deleted...]
-                <w:t xml:space="preserve">hal-04421586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entry Separation using a Mixed Visual and Textual Language Model: Application to 19th century French Trade Directories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9397,297 +9406,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Deep Learning and Mathematical Morphology for Historical Map Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology, First International Joint Conference, DGMM 2021, Uppsala, Sweden, May 24–27, 2021, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12708, pp 79 - 92, 2021, Lecture notes in computer science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Ancient Map Contents Using Trees of Connected Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREC 2017: Graphics Recognition. Current Trends and Evolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-130, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-02284-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9697,114 +9706,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation contextuelle et assistée de fonds d'archives numérisées : application à des registres de ventes du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. INSA de Rennes, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013ISAR0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00903372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9872,51 +9881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADF3E2BA"/>
+    <w:nsid w:val="067A9156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10103,51 +10112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-chazalon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3757-074X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171616030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jchazalon.github.io/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pouliquen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Montaser Awal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerod Weinman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70552-6_22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourquelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Puybareau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_28" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383583.3398605." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abadie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_30" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401420v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_34" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_25" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256193v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_46" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#251; Ngoc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494176v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchao Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11726-9_18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bizid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Choi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.237" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Royer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.64" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.249" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287735v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.194" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333831" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333957" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333836" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.25" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337254v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.11" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Prum Prum" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247954v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vortana Say" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001960" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686858v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Couasnon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911995" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686853v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2012.11" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686847v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.179" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644927v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.107" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840436" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Diaz-Chito" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4991-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10567765" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421586v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6576008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994702v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02284-6_9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903372v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAR0001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-chazalon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3757-074X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171616030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jchazalon.github.io/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Diaz-Chito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4991-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pouliquen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Montaser Awal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerod Weinman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70552-6_22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390556v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourquelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Puybareau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_28" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383583.3398605." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abadie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_30" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#251; Ngoc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_34" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390438v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_46" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11726-9_18" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890294v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287925v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchao Xu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.194" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bizid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Choi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.237" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Royer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.64" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333836" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333831" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333957" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.25" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337254v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337258v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Prum Prum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vortana Say" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001960" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686858v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Couasnon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911995" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2012.11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.179" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.107" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840436" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545886v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10567765" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6576008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101578v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566618v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02284-6_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903372v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAR0001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>