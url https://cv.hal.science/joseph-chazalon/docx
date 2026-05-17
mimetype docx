--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -888,164 +888,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
+                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale des Sciences Géographiques (ENSG), Mar 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987442v1</w:t>
+                <w:t xml:space="preserve">hal-05373505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1054,591 +1054,591 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d’information spatiale à partir de sources anciennes numérisées"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
+                <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale des Sciences Géographiques (ENSG), Mar 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373505v1</w:t>
+                <w:t xml:space="preserve">hal-04987442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et interprétation sémantique de tables anciennes : défis et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn Tual</w:t>
+                <w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perrinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067873v1</w:t>
+                <w:t xml:space="preserve">hal-05421670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of Dynamic Holographic Behavior in Identity Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Montaser Awal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Puren</w:t>
+                <w:t xml:space="preserve">Extraction et interprétation sémantique de tables anciennes : défis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
+              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421670v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An end-to-end pipeline for knowledge graph population from 19th-century land registry digitised tables</w:t>
               </w:r>
@@ -1663,64 +1663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on Theory and Practice of Digital Libraries (TPDL25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1797,51 +1797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Détection de changement dans les données géospatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR IASIS, Mar 2025, Paris, France</w:t>
@@ -1864,541 +1864,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR 2024 Competition on Historical Map Text Detection, Recognition, and Linking</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerod Weinman</w:t>
+                <w:t xml:space="preserve">Assia Ahmed-Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée scientifique GdR IASIS - Intelligence artificielle pour le patrimoine image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Mandé, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870687v1</w:t>
+                <w:t xml:space="preserve">hal-04721201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands. pp.364-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721226v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Départementales du Val-de-Marne, Oct 2024, Créteil (94), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721538v1</w:t>
+                <w:t xml:space="preserve">hal-04721226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assia Ahmed-Abdi</w:t>
+                <w:t xml:space="preserve">ICDAR 2024 Competition on Historical Map Text Detection, Recognition, and Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zekun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Yi Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerod Weinman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique GdR IASIS - Intelligence artificielle pour le patrimoine image</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.363-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70552-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721201v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to extract structured information from maps and registers guided by the history of the Napoleonic cadaster</w:t>
               </w:r>
@@ -2423,64 +2423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Conférence internationale sur l'histoire de la cartographie (ICHC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon, UMR 5600 - EVS (Environnement, Ville, Société) &amp; Imago Mundi, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2505,103 +2505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly Supervised Training for Hologram Verification in Identity Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Montaser Awal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2745,533 +2745,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charly Bernard</w:t>
+                <w:t xml:space="preserve">Linear Object Detection in Document Images Using Multiple Object Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San josé, California, United States. pp.454-471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41734-4_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494266v1</w:t>
+                <w:t xml:space="preserve">hal-04390556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du XIXe siècle: application aux métiers de la photographie</w:t>
+                <w:t xml:space="preserve">A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWeb.Pro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San José, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41682-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400206v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994759v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Object Detection in Document Images Using Multiple Object Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bernet</w:t>
+                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du XIXe siècle: application aux métiers de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SemWeb.Pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-41734-4_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04390556v1</w:t>
+                <w:t xml:space="preserve">hal-04400206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction post-OCR en 3 étapes : détection, correction, vérification</w:t>
               </w:r>
@@ -3400,51 +3400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3895,455 +3895,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorization of historical maps using deep edge filtering and closed shape extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yizi Chen</w:t>
+                <w:t xml:space="preserve">Revisiting the Coco Panoptic Metric to Enable Visual and Qualitative Analysis of Historical Map Instance Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_34⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lausanne (CH), France. pp.367-382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256073v1</w:t>
+                <w:t xml:space="preserve">hal-04390438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Coco Panoptic Metric to Enable Visual and Qualitative Analysis of Historical Map Instance Segmentation</w:t>
+                <w:t xml:space="preserve">Vectorisation de plans anciens en combinant filtres profonds et extraction morphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de clôture du projet ANR ECLATS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes et Grenoble-INP; INSA de Lyon; Université de La Rochelle, Sep 2021, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390438v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorisation de plans anciens en combinant filtres profonds et extraction morphologique</w:t>
+                <w:t xml:space="preserve">ICDAR 2021 Competition on Historical Map Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture du projet ANR ECLATS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.693-707, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494214v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR 2021 Competition on Historical Map Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vectorization of historical maps using deep edge filtering and closed shape extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yizi Chen</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.693-707, </w:t>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.510-525, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256193v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Separated Inputs for Multimodal Brain Tumor Segmentation with 3D U-Net-like Architectures</w:t>
               </w:r>
@@ -4831,51 +4831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction du contenu de cartes historiques à partir d’un arbre des composantes connexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4943,51 +4943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation des hyper-intensités de la matière blanche en quelques secondes à l'aide d'un réseau de neurones convolutif et de transfert d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongchao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,51 +4995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5188,295 +5188,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t>
+                <w:t xml:space="preserve">ICDAR2017 Robust Reading Challenge on Multi-Lingual Scene Text Detection and Script Identification - RRC-MLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+                <w:t xml:space="preserve">Nibal Nayef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Suire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+                <w:t xml:space="preserve">Fei Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bizid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunsoo Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1454-1459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889926v1</w:t>
+                <w:t xml:space="preserve">hal-02889922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR2017 Robust Reading Challenge on Multi-Lingual Scene Text Detection and Script Identification - RRC-MLT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyunsoo Choi</w:t>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Feng</w:t>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1454-1459, </w:t>
+              <w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toronto, Canada. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889922v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Keypoint Filtering Approaches for Document Image Matching</w:t>
               </w:r>
@@ -5592,51 +5592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of ancient maps content by using trees of connected components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5726,64 +5726,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White matter hyperintensities segmentation in a few seconds using fully convolutional network and transfer learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongchao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6040,883 +6040,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of local detectors and descriptors for mobile document classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marçal Rusiñol</w:t>
+                <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR'15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conférence on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337259v1</w:t>
+                <w:t xml:space="preserve">hal-01226168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conférence on Document Analysis and Recognition (ICDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1161 - 1165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226168v1</w:t>
+                <w:t xml:space="preserve">hal-01319909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving document matching performance by local descriptor filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Rusiñol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Camera Based Document Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1216-1220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319909v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving document matching performance by local descriptor filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of local detectors and descriptors for mobile document classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Rusiñol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Lladós</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Camera Based Document Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1216-1220, </w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.596-600, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337262v1</w:t>
+                <w:t xml:space="preserve">hal-01337259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Example-Based Super-Resolution of Single Text Images Based on Selective Patch Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nibal Nayef</w:t>
+                <w:t xml:space="preserve">Normalisation et validation d'images de documents capturées en mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Rusiñol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS (DAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIFED 2014 Colloque International Francophone sur l'Ecrit et le Document,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.109-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315686v1</w:t>
+                <w:t xml:space="preserve">hal-01337258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Focus Measure Operators to Predict OCR Accuracy in Mobile-Captured Document Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marçal Rusiñol</w:t>
+                <w:t xml:space="preserve">Efficient Example-Based Super-Resolution of Single Text Images Based on Selective Patch Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Nayef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DAS.2014.11⟩</w:t>
+              <w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Tours, France. pp.227 - 231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2014.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337254v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalisation et validation d'images de documents capturées en mobilité</w:t>
+                <w:t xml:space="preserve">Combining Focus Measure Operators to Predict OCR Accuracy in Mobile-Captured Document Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Rusiñol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFED 2014 Colloque International Francophone sur l'Ecrit et le Document,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Tours, France. pp.181-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2014.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337258v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartDoc-QA: A Dataset for Quality Assessment of Smartphone Captured Document Images - Single and Multiple Distortions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibal Nayef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophea Prum Prum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7830,51 +7830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8476,51 +8476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8665,51 +8665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Chaine de traitement des annuaires du projet SoDuCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8792,51 +8792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9065,51 +9065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semantic Web Research Summer School (ISWS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bertinoro, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9173,51 +9173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9459,51 +9459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9567,51 +9567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Ancient Map Contents Using Trees of Connected Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9881,51 +9881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="067A9156"/>
+    <w:nsid w:val="4BB595B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10112,51 +10112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-chazalon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3757-074X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171616030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jchazalon.github.io/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Diaz-Chito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4991-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pouliquen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Montaser Awal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerod Weinman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70552-6_22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390556v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourquelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Puybareau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_28" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383583.3398605." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abadie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_30" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#251; Ngoc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_34" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390438v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_46" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11726-9_18" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890294v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287925v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchao Xu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.194" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bizid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Choi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.237" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Royer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.64" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333836" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333831" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333957" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.25" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337254v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337258v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Prum Prum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vortana Say" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001960" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686858v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Couasnon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911995" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2012.11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.179" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.107" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840436" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545886v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10567765" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6576008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101578v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566618v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02284-6_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903372v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAR0001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-chazalon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3757-074X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171616030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jchazalon.github.io/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Diaz-Chito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4991-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pouliquen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Montaser Awal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerod Weinman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70552-6_22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourquelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Puybareau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_28" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383583.3398605." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abadie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_30" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#251; Ngoc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_25" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_46" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_34" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11726-9_18" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890294v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287925v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchao Xu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.194" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bizid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Choi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.237" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Royer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.64" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333836" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337262v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333831" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315686v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.25" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Prum Prum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vortana Say" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001960" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686858v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Couasnon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911995" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2012.11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.179" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.107" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840436" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545886v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10567765" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6576008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101578v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566618v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02284-6_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903372v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAR0001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>