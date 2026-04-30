--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -139,165 +139,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un chêne : une Illusion comique d’aujourd’hui</w:t>
+                <w:t xml:space="preserve">Retour à Dort (esquisse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Danan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coup de théâtre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tim Crouch ou la scène émancipée, 30</w:t>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ecrire pour le théâtre aujourd’hui. Modèles de représentation et modèles de l’art 19 (printemps / été 2016)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463416v1</w:t>
+                <w:t xml:space="preserve">hal-01465451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour à Dort (esquisse)</w:t>
+                <w:t xml:space="preserve">Un chêne : une Illusion comique d’aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Danan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Ecrire pour le théâtre aujourd’hui. Modèles de représentation et modèles de l’art 19 (printemps / été 2016)</w:t>
+              <w:t xml:space="preserve">Coup de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tim Crouch ou la scène émancipée, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465451v1</w:t>
+                <w:t xml:space="preserve">hal-01463416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puissance du spectateur</w:t>
               </w:r>
@@ -894,165 +894,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où en sommes-nous ?</w:t>
+                <w:t xml:space="preserve">Le sujet, l’intime, le sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Danan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 12 (hiver-printemps 2008)</w:t>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le théâtre aujourd'hui : histoires, sujets, fables, 188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470972v1</w:t>
+                <w:t xml:space="preserve">hal-01470968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sujet, l’intime, le sujet</w:t>
+                <w:t xml:space="preserve">Où en sommes-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Danan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtre/Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Le théâtre aujourd'hui : histoires, sujets, fables, 188</w:t>
+              <w:t xml:space="preserve">Frictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (hiver-printemps 2008)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470968v1</w:t>
+                <w:t xml:space="preserve">hal-01470972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2176,182 +2176,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il une spécificité de l’écriture théâtrale pour le jeune public ?</w:t>
+                <w:t xml:space="preserve">Un art à mille temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Danan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature de jeunesse au présent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2015, 9782867819735</w:t>
+              <w:t xml:space="preserve">La Représentation rhapsodique, de Rafaëlle Jolivet Pignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Entretemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-35539-173-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465495v1</w:t>
+                <w:t xml:space="preserve">hal-01465485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un art à mille temps</w:t>
+                <w:t xml:space="preserve">Y a-t-il une spécificité de l’écriture théâtrale pour le jeune public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Danan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Connan-Pintado et Gilles Béhotéguy, </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Représentation rhapsodique, de Rafaëlle Jolivet Pignon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littérature de jeunesse au présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2015, 9782867819735</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Entretemps</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01465485v1</w:t>
+                <w:t xml:space="preserve">hal-01465495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramaturgy in “Postdramatic” Times</w:t>
               </w:r>
@@ -2503,109 +2503,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puissance du désastre</w:t>
+                <w:t xml:space="preserve">L’envers du monologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Danan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Dubor et Françoise Heulot-Petit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Désastre de Jean-Paul Rouvrais</w:t>
+              <w:t xml:space="preserve">Le Monologue contre le drame ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions du Paquebot</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 978-2-9537871-6-0</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-2-7535-1730-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470090v1</w:t>
+                <w:t xml:space="preserve">hal-01470580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consenquências de um tempo gramatical : a proposito da ultima peça de Ibsen</w:t>
               </w:r>
@@ -2671,113 +2675,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’envers du monologue</w:t>
+                <w:t xml:space="preserve">Puissance du désastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Danan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monologue contre le drame ?</w:t>
+              <w:t xml:space="preserve">Désastre de Jean-Paul Rouvrais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 978-2-7535-1730-1</w:t>
+                <w:t xml:space="preserve">Editions du Paquebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-2-9537871-6-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470580v1</w:t>
+                <w:t xml:space="preserve">hal-01470090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre à l’ère de l’interconnexion généralisée</w:t>
               </w:r>
@@ -3493,51 +3493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465451v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465939v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Losco-Lena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hersant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.056.0068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstheatrales.fr/livres/chemins-de-traverse-1170.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/essais-et-ecrits-sur-le-theatre/apprendre-35-entre-theatre-et-performance-la-question-du-t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/essais-et-ecrits-sur-le-theatre/latelier-decriture-theatrale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corneille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ryngaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/nouveautes/202-theatre-et-psychanalyse-9782355392.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465282v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialpunctum.com/coeditors/institut-del-teatre/drama-contemporani-renaixenca-o-extincio-drame-contemporain-renaissance-ou-extinction/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionssommetoute.com/Livre/paysages-ubu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/nouveautes/190-la-representation-rhapsodique.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/uk/new-dramaturgy-9781408177082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/collections/159-la-litterature-theatrale.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leseditionsdupaquebot.com/paquebote%20esp/PAGES/CATALOGUE/Catalogue_Desastre/Catalogue_desastreesp.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wook.pt/livro/traducao-dramaturgia-encenacao-christine-zurbach/12850935" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470580v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2818" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=34080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.avantscenetheatre.com/catalogue/eat-lauteur-en-premiere-ligne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quartett.fr/Mannekijn.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bionda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12966" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Garutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rivi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463416v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465939v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Losco-Lena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hersant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.056.0068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstheatrales.fr/livres/chemins-de-traverse-1170.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/essais-et-ecrits-sur-le-theatre/apprendre-35-entre-theatre-et-performance-la-question-du-t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/essais-et-ecrits-sur-le-theatre/latelier-decriture-theatrale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corneille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ryngaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/nouveautes/202-theatre-et-psychanalyse-9782355392.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465282v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialpunctum.com/coeditors/institut-del-teatre/drama-contemporani-renaixenca-o-extincio-drame-contemporain-renaissance-ou-extinction/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionssommetoute.com/Livre/paysages-ubu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/nouveautes/190-la-representation-rhapsodique.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/uk/new-dramaturgy-9781408177082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/collections/159-la-litterature-theatrale.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2818" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wook.pt/livro/traducao-dramaturgia-encenacao-christine-zurbach/12850935" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leseditionsdupaquebot.com/paquebote%20esp/PAGES/CATALOGUE/Catalogue_Desastre/Catalogue_desastreesp.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=34080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.avantscenetheatre.com/catalogue/eat-lauteur-en-premiere-ligne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quartett.fr/Mannekijn.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bionda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12966" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Garutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rivi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>