--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -3980,191 +3980,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On multi-level machines for continuous speech recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic time warping and vector quantization in isolated and connected word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Di Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI - Tenth International Joint Conference on Artificial Intelligent - 1987</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1987, Milan, Italy. pp.836-839</w:t>
+              <w:t xml:space="preserve">ECST - European Conference on Speech Technology - 1987</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, Edinburgh, Scotland, United Kingdom. pp.2436-2439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835095v1</w:t>
+                <w:t xml:space="preserve">hal-00835470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic time warping and vector quantization in isolated and connected word recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On multi-level machines for continuous speech recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Di Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECST - European Conference on Speech Technology - 1987</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, Edinburgh, Scotland, United Kingdom. pp.2436-2439</w:t>
+              <w:t xml:space="preserve">IJCAI - Tenth International Joint Conference on Artificial Intelligent - 1987</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1987, Milan, Italy. pp.836-839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835470v1</w:t>
+                <w:t xml:space="preserve">hal-00835095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de la parole continue par programmation dynamique</w:t>
               </w:r>
@@ -4799,51 +4799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04685499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Amarjouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Ibn Elhaj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Chami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadria Ezzine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14156682" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04288552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Frikha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132111988" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780131v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Bahja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20224803004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12147062" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Othmane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-019-09643-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-018-09579-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-2162-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Immassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-015-9281-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Lachhab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Ibn Elhaj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammouch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-1428-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0488-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Divoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asm.3150060302" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WX8N5Z4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET53395.2022.9765886" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03267364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03267429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Laribia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ben Othmane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECOCS.2018.8610514" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01563783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761776v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werghi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Jebara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656149" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656254" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2010.5664919" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308296v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-82447-0_15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04685499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Amarjouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Ibn Elhaj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Chami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadria Ezzine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14156682" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04288552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Frikha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132111988" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780131v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Bahja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20224803004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12147062" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Othmane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-019-09643-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-018-09579-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-2162-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Immassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-015-9281-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Lachhab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Ibn Elhaj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammouch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-1428-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0488-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Divoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asm.3150060302" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WX8N5Z4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET53395.2022.9765886" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03267364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03267429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Laribia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ben Othmane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECOCS.2018.8610514" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01563783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761776v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werghi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Jebara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656149" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656254" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2010.5664919" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308296v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-82447-0_15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>