--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -672,226 +672,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of esophageal speech using statistical and neuromimetic voice conversion techniques</w:t>
+                <w:t xml:space="preserve">Enhancement of esophageal speech obtained by a voice conversion technique using time dilated Fourier cepstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kais Ouni</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Ouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Science and General Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Speech Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10772-018-09579-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724375v1</w:t>
+                <w:t xml:space="preserve">hal-01954096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of esophageal speech obtained by a voice conversion technique using time dilated Fourier cepstra</w:t>
+                <w:t xml:space="preserve">Enhancement of esophageal speech using statistical and neuromimetic voice conversion techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kaïs Ouni</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Speech Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Science and General Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10772-018-09579-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954096v1</w:t>
+                <w:t xml:space="preserve">hal-01724375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corroborative study on improving pitch determination by time–frequency cepstrum decomposition using wavelets</w:t>
               </w:r>
@@ -1938,51 +1938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Ouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICECOCS’18 - 1st International Conference on Electronics, Control, Optimization and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Kenitra, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2042,51 +2042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Ouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Natural Language, Signal and Speech Processing - ICNLSSP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2137,51 +2137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Ouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journées de Phonétique Clinique - JPC 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2727,235 +2727,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of an Iterative Estimation of Continuous Probabilistic Transforms for Voice Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Werghi</w:t>
+                <w:t xml:space="preserve">Real-Time Pitch Tracking using the eCate Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Bahja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Ben Jebara</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassan Ibn Elhaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on I/V Communications over fixed and Mobile Networks - ISIVC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rabat, Morocco. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISVC.2010.5656149⟩</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVC.2010.5656254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00545428v1</w:t>
+                <w:t xml:space="preserve">inria-00545435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Pitch Tracking using the eCate Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadoua Bahja</w:t>
+                <w:t xml:space="preserve">On the Use of an Iterative Estimation of Continuous Probabilistic Transforms for Voice Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Werghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Hassan Ibn Elhaj</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Jebara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on I/V Communications over fixed and Mobile Networks - ISIVC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rabat, Morocco. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVC.2010.5656254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVC.2010.5656149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545435v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improvement of the eCATE algorithm for F0 detection</w:t>
               </w:r>
@@ -3980,191 +3980,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic time warping and vector quantization in isolated and connected word recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On multi-level machines for continuous speech recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Di Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECST - European Conference on Speech Technology - 1987</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, Edinburgh, Scotland, United Kingdom. pp.2436-2439</w:t>
+              <w:t xml:space="preserve">IJCAI - Tenth International Joint Conference on Artificial Intelligent - 1987</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1987, Milan, Italy. pp.836-839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835470v1</w:t>
+                <w:t xml:space="preserve">hal-00835095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On multi-level machines for continuous speech recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic time warping and vector quantization in isolated and connected word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Di Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI - Tenth International Joint Conference on Artificial Intelligent - 1987</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1987, Milan, Italy. pp.836-839</w:t>
+              <w:t xml:space="preserve">ECST - European Conference on Speech Technology - 1987</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, Edinburgh, Scotland, United Kingdom. pp.2436-2439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835095v1</w:t>
+                <w:t xml:space="preserve">hal-00835470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de la parole continue par programmation dynamique</w:t>
               </w:r>
@@ -4799,51 +4799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04685499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Amarjouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Ibn Elhaj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Chami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadria Ezzine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14156682" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04288552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Frikha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132111988" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780131v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Bahja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20224803004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12147062" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Othmane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-019-09643-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-018-09579-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-2162-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Immassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-015-9281-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Lachhab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Ibn Elhaj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammouch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-1428-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0488-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Divoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asm.3150060302" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WX8N5Z4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET53395.2022.9765886" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03267364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03267429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Laribia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ben Othmane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECOCS.2018.8610514" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01563783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761776v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werghi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Jebara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656149" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656254" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2010.5664919" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308296v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-82447-0_15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04685499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Amarjouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Ibn Elhaj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Chami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadria Ezzine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14156682" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04288552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Frikha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132111988" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780131v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Bahja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20224803004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12147062" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Othmane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-019-09643-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-018-09579-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-2162-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Immassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-015-9281-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Lachhab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Ibn Elhaj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammouch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-1428-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0488-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Divoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asm.3150060302" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WX8N5Z4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET53395.2022.9765886" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03267364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03267429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Laribia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ben Othmane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECOCS.2018.8610514" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01563783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761776v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656254" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werghi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Jebara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2010.5664919" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308296v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-82447-0_15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>