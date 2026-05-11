--- v0 (2026-04-11)
+++ v1 (2026-05-11)
@@ -66,1154 +66,1154 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to move business for ambitious climate action: The future role of business coalitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Pipart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irja Vormedal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Earsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Micke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business4Climate - Report 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making waves or ripples? The influence of the European Green Deal on the revised IMO GHG strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">EU climate diplomacy towards the IMO and ICAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Environmental Agreements: Politics, Law and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10784-024-09661-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online first, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14782804.2025.2473792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844391v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU climate diplomacy towards the IMO and ICAO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Making waves or ripples? The influence of the European Green Deal on the revised IMO GHG strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14782804.2025.2473792⟩</w:t>
+              <w:t xml:space="preserve">International Environmental Agreements: Politics, Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online first, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10784-024-09661-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975205v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU climate diplomacy and the geopolitics of the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Bremberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Petri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Politics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23745118.2025.2576710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winds of change? The impact of the European Green Deal on the practice of EU climate diplomacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Petri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European Integration / Revue d'Intégration Européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07036337.2025.2498732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fit for purpose? Just Energy Transition Partnerships and accountability in international climate governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.135-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1758-5899.13324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Universe: EU Cross-forum Coherence on Climate in International Transport Fora</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The European Union as an Actor Navigating International Regime Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Spectator. Italian Journal of International Affairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03932729.2023.2204018⟩</w:t>
+              <w:t xml:space="preserve">Politics and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17645/pag.v11i2.6901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04193861v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04193878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missed opportunities: the impact of internal compartmentalisation on EU diplomacy across the international regime complex on climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13501763.2023.2217849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04193856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Union as an Actor Navigating International Regime Complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Parallel Universe: EU Cross-forum Coherence on Climate in International Transport Fora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politics and Governance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17645/pag.v11i2.6901⟩</w:t>
+              <w:t xml:space="preserve">The International Spectator. Italian Journal of International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (3), pp.171-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03932729.2023.2204018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04193878v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04193861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Kid in Town? The Evolution of the EEAS Headquarters’ Involvement in EU Climate Diplomacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Foreign Affairs Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (3), pp.283-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Big Conversation: The EU's Climate Diplomacy across the International Regime Complex on the Paris Agreement Negotiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Common Market Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61 (1), pp.198-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jcms.13365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04193893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s not as simple as copy/paste: the EU’s remobilisation of the High Ambition Coalition in international climate governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Environmental Agreements: Politics, Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.27-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10784-023-09592-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04193883v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-05385967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1244,64 +1244,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negotiating climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Helfenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Pipart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephen Woolcock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New Economic Diplomacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.212-228, 2025, 9781003378730. </w:t>
@@ -1365,467 +1365,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the European Green Deal on the revised IMO GHG strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">European Union external climate activities: nexusification, mainstreaming, issue linkage, or else?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Bremberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Biennial Conference of the SGEU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPR, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697748v1</w:t>
+                <w:t xml:space="preserve">hal-04699457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind of Change? The European Green Deal and the Practice of EU Climate Diplomacy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Impact of the European Green Deal on the Practice of EU Climate Diplomacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Petri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes rencontres d'été du GIS Euro-Lab à Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Perspectives on Korean and European Green Deal Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven, May 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697745v1</w:t>
+                <w:t xml:space="preserve">hal-04588588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind of Change? The European Green Deal and the Practice of EU Climate Diplomacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Petri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UACES Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Deuxièmes rencontres d'été du GIS Euro-Lab à Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697743v1</w:t>
+                <w:t xml:space="preserve">hal-04697745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Union external climate activities: nexusification, mainstreaming, issue linkage, or else?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wind of Change? The European Green Deal and the Practice of EU Climate Diplomacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Earsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Petri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Niklas Bremberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Biennial Conference of the SGEU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECPR, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">UACES Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699457v1</w:t>
+                <w:t xml:space="preserve">hal-04697743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of the European Green Deal on the Practice of EU Climate Diplomacy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The influence of the European Green Deal on the revised IMO GHG strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franziska Petri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives on Korean and European Green Deal Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven, May 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">12th Biennial Conference of the SGEU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588588v1</w:t>
+                <w:t xml:space="preserve">hal-04697748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating South Africa’s Just Energy Transition Partnership from a European Perspective: Three Years Later</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Just Energy Transition and the Republic of Korea’s Diplomacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Korea University, Nov 2024, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1850,51 +1850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winds of change? The influence of the European Green Deal on the revised IMO GHG strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GreenDealNET Workshop on the External Dimensions of the European Green Deal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1951,51 +1951,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unchartered territory or more of the same? The EU at COP28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2013,64 +2013,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the European External Action Service influences EU climate diplomacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Earsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2257,51 +2257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04844391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Earsom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10784-024-09661-x" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2025.2473792" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05345739v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Bremberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Petri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2025.2576710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05059051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2025.2498732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04434318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.13324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03932729.2023.2204018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delreux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2023.2217849" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v11i2.6901" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04240328v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13365" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10784-023-09592-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05385967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Knoop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Pipart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irja Vormedal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Micke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05030648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Helfenstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003378730" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04697748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04697745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04697743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04699457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04588588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04790077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04318055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04325932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05385967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Knoop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Pipart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irja Vormedal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Earsom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Micke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975205v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2025.2473792" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04844391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10784-024-09661-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05345739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Bremberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Petri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2025.2576710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05059051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2025.2498732" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04434318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.13324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v11i2.6901" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2023.2217849" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03932729.2023.2204018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04240328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10784-023-09592-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05030648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Helfenstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003378730" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04699457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04588588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04697745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04697743v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04697748v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04790077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04318055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04325932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>