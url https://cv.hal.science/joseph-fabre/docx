--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joseph Fabre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Joseph Fabre est né à Carcassonne, en France, en 1985. En 2009, il obtient un diplôme d’ingénieur en génie électrique de l’école INP-ENSEEIHT (Ecole Nationale Supérieure d’Electronique, d’Electrotechnique, d’Informatique, d’Hydraulique et de Télécommunications), à Toulouse, en France. Et obtient en 2013 un doctorat de l’Institut National Polytechnique de Toulouse, France. Sa thèse se déroulant au sein de l’entreprise ALSTOM Transport, équipe « Power Electronics Technology », département d'ingénierie système de Traction, à Tarbes, en France.De 2014 à 2016, il a été chercheur post-doctorant impliqué dans des projets d'électronique de puissance pour les applications ferroviaires dans le groupe de recherche sur les convertisseurs statiques du LAPLACE (Laboratoire sur le plasma et la conversion d'énergie), Toulouse. De 2017 à Octobre 2021, il rejoint un projet de recherche financé par la Société Nationale des Chemins de Fer Français (SNCF). Aujourd'hui, il est Ingénieur R&D de la société SCLE-SFE à Toulouse, France, travaillant dans la recherche et l'industrialisation de convertisseurs électroniques de puissance pour les systèmes d'électrification ferroviaire.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est né à Carcassonne, en France, en 1985. En 2009, il obtient un diplôme d’ingénieur en génie électrique de l’école INP-ENSEEIHT (Ecole Nationale Supérieure d’Electronique, d’Electrotechnique, d’Informatique, d’Hydraulique et de Télécommunications), à Toulouse, en France. Et obtient en 2013 un doctorat de l’Institut National Polytechnique de Toulouse, France. Sa thèse se déroulant au sein de l’entreprise ALSTOM Transport, équipe « Power Electronics Technology », département d'ingénierie système de Traction, à Tarbes, en France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2014 à 2016, il a été chercheur post-doctorant impliqué dans des projets d'électronique de puissance pour les applications ferroviaires dans le groupe de recherche sur les convertisseurs statiques du LAPLACE (Laboratoire sur le plasma et la conversion d'énergie), Toulouse. De 2017 à Octobre 2021, il rejoint un projet de recherche financé par la Société Nationale des Chemins de Fer Français (SNCF). Aujourd'hui, il est Ingénieur R&D de la société SCLE-SFE à Toulouse, France, travaillant dans la recherche et l'industrialisation de convertisseurs électroniques de puissance pour les systèmes d'électrification ferroviaire.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-1010-3404</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· SCLE-SFE - 25 chemin de Paléficat BP30407 - 31204 Toulouse Cedex 2 – France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Website: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.scle-sfe.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· University of Toulouse – France; Laboratory of Plasma and Energy Conversion (LAPLACE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Website: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.laplace.univ-tlse.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of DC Electrified Railways by a Modular Battery Energy Storage System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Matheus da Silveira Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (10), pp.1933. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13101933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed (Trackside) Energy Storage System for DC Electric Railways Based on Full-SiC Isolated DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, MDPI Electronics - Special Issue Railway Traction Power Supply, 12 (7), pp.1675. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12071675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of light and no‐load operation of a 300 kW resonant single active bridge based on 3.3 kV SiC‐devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Fortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flumian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, IET Power Electronics, 15 (14), pp.1540-1549. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.12324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Implementation of Resonant Isolated DC/DC converters for future MVDC Railway Electrification Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Verdicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, IEEE Transactions on Transportation Electrification, 7 (2), pp.854-869. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2020.3033659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralised Control for Balancing the Cell-Voltages of a High Conversion Ratio Flying Capacitor Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Emilio Vivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, IEEE Journal of Emerging and Selected Topics in Industrial Electronics, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTIE.2021.3115958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVDC Three-Wire Supply Systems for Electric Railways: Design and Test of a Full SiC Multilevel Chopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (6), pp.5820-5830. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2017.2747498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Connection of 1200 V/100 A SiC MOSFET Half-bridge Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IEEE Transactions on Industry Applications ( Volume: 52 Issue: 2 March-April 2016 ), 52 (2), pp.1669 - 1676. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2015.2496109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Implementation of Dual-SiC MOSFET Modules for Future Use in Traction Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (8), pp.4079-4090. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2352863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Quality Improvement in ac Railway Substations: The concept of chopper-controlled impedance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electrification Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (3), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELE.2014.2331792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated Energy Storage System for DC Railway Electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Letrouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR2022 (World Congress on Railway Research 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Birmingham, United Kingdom. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a 300 kW Isolated DC-DC Converter using 3.3 kV SiC-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Fortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Flumian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Controller for the Cell-Voltage Balancing of a Multilevel Flying Cap Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Vivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2019; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization in ZVS Mode of SiC MOSFET Modules for MVDC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Blaquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verdicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Otranto, Italy. pp.470-477, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2019.8890157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a high-power Multilevel Chopper with 1700 V / 300 A SiC MOSFET half-bridge modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Anacapri, Italy. pp.163-169, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2016.7525976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full SiC multilevel chopper for three-wire supply systems in DC electric railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS 2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel connection of SiC MOSFET modules for future use in traction converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS 2015 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles (ESARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Aachen, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS.2015.7101514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de modules MOSFET-SiC en vue de leur utilisation future dans des convertisseurs ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGE2013 - SEEDS, Journées des Jeunes Chercheurs en Génie Electrique - Systèmes d'Energie Electrique dans leur Dimension Sociétale, St Nazaire, France, 5-6 Juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, St Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposition Method based test bench for characterization of SiC Dual MOSFET Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM2013 (Power Electronics Intelligent Motion Renewable Energy and Energy Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de modules MOSFET-SiC en vue de leur utilisation future dans des convertisseurs ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’école doctorale GEET, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlook for SiC devices in traction converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS 2012 Electrical Systems for Aircraft, Railway and Ship Propulsion (ESARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bologna, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of SiC MOSFET dual modules for future use in railway traction chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM2012 (Power Electronics Intelligent Motion Renewable Energy and Energy Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical analysis and packaging solutions for high-current fast-switching SiC components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermet-Guyennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 7th International Conference on Integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de modules MOSFET SiC en vue de leur utilisation future dans les chaînes de traction ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF2012, 14ème édition de la conférence Electronique de Puissance du Futur, Bordeaux, France, 5-7 Juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et mise en œuvre de modules de puissance MOSFET SiC pour leurs futures utilisations dans des convertisseurs ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04309316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joseph Fabre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Joseph Fabre est né à Carcassonne, en France, en 1985. En 2009, il obtient un diplôme d’ingénieur en génie électrique de l’école INP-ENSEEIHT (Ecole Nationale Supérieure d’Electronique, d’Electrotechnique, d’Informatique, d’Hydraulique et de Télécommunications), à Toulouse, en France. Et obtient en 2013 un doctorat de l’Institut National Polytechnique de Toulouse, France. Sa thèse se déroulant au sein de l’entreprise ALSTOM Transport, équipe « Power Electronics Technology », département d'ingénierie système de Traction, à Tarbes, en France.De 2014 à 2016, il a été chercheur post-doctorant impliqué dans des projets d'électronique de puissance pour les applications ferroviaires dans le groupe de recherche sur les convertisseurs statiques du LAPLACE (Laboratoire sur le plasma et la conversion d'énergie), Toulouse. De 2017 à Octobre 2021, il rejoint un projet de recherche financé par la Société Nationale des Chemins de Fer Français (SNCF). Aujourd'hui, il est Ingénieur R&D de la société SCLE-SFE à Toulouse, France, travaillant dans la recherche et l'industrialisation de convertisseurs électroniques de puissance pour les systèmes d'électrification ferroviaire.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est né à Carcassonne, en France, en 1985. En 2009, il obtient un diplôme d’ingénieur en génie électrique de l’école INP-ENSEEIHT (Ecole Nationale Supérieure d’Electronique, d’Electrotechnique, d’Informatique, d’Hydraulique et de Télécommunications), à Toulouse, en France. Et obtient en 2013 un doctorat de l’Institut National Polytechnique de Toulouse, France. Sa thèse se déroulant au sein de l’entreprise ALSTOM Transport, équipe « Power Electronics Technology », département d'ingénierie système de Traction, à Tarbes, en France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2014 à 2016, il a été chercheur post-doctorant impliqué dans des projets d'électronique de puissance pour les applications ferroviaires dans le groupe de recherche sur les convertisseurs statiques du LAPLACE (Laboratoire sur le plasma et la conversion d'énergie), Toulouse. De 2017 à Octobre 2021, il rejoint un projet de recherche financé par la Société Nationale des Chemins de Fer Français (SNCF). Aujourd'hui, il est Ingénieur R&D de la société SCLE-SFE à Toulouse, France, travaillant dans la recherche et l'industrialisation de convertisseurs électroniques de puissance pour les systèmes d'électrification ferroviaire.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-1010-3404</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· SCLE-SFE - 25 chemin de Paléficat BP30407 - 31204 Toulouse Cedex 2 – France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Website: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.scle-sfe.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· University of Toulouse – France; Laboratory of Plasma and Energy Conversion (LAPLACE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Website: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.laplace.univ-tlse.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of DC Electrified Railways by a Modular Battery Energy Storage System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Matheus da Silveira Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (10), pp.1933. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13101933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed (Trackside) Energy Storage System for DC Electric Railways Based on Full-SiC Isolated DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, MDPI Electronics - Special Issue Railway Traction Power Supply, 12 (7), pp.1675. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12071675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of light and no‐load operation of a 300 kW resonant single active bridge based on 3.3 kV SiC‐devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Fortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flumian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, IET Power Electronics, 15 (14), pp.1540-1549. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.12324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Implementation of Resonant Isolated DC/DC converters for future MVDC Railway Electrification Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Verdicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, IEEE Transactions on Transportation Electrification, 7 (2), pp.854-869. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2020.3033659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralised Control for Balancing the Cell-Voltages of a High Conversion Ratio Flying Capacitor Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Emilio Vivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, IEEE Journal of Emerging and Selected Topics in Industrial Electronics, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTIE.2021.3115958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVDC Three-Wire Supply Systems for Electric Railways: Design and Test of a Full SiC Multilevel Chopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (6), pp.5820-5830. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2017.2747498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Connection of 1200 V/100 A SiC MOSFET Half-bridge Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IEEE Transactions on Industry Applications ( Volume: 52 Issue: 2 March-April 2016 ), 52 (2), pp.1669 - 1676. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2015.2496109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Implementation of Dual-SiC MOSFET Modules for Future Use in Traction Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (8), pp.4079-4090. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2352863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Quality Improvement in ac Railway Substations: The concept of chopper-controlled impedance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electrification Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (3), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELE.2014.2331792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated Energy Storage System for DC Railway Electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Letrouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR2022 (World Congress on Railway Research 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Birmingham, United Kingdom. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a 300 kW Isolated DC-DC Converter using 3.3 kV SiC-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Fortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Flumian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization in ZVS Mode of SiC MOSFET Modules for MVDC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Blaquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verdicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Otranto, Italy. pp.470-477, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2019.8890157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Controller for the Cell-Voltage Balancing of a Multilevel Flying Cap Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Vivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2019; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a high-power Multilevel Chopper with 1700 V / 300 A SiC MOSFET half-bridge modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Anacapri, Italy. pp.163-169, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2016.7525976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full SiC multilevel chopper for three-wire supply systems in DC electric railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS 2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel connection of SiC MOSFET modules for future use in traction converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS 2015 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles (ESARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Aachen, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS.2015.7101514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposition Method based test bench for characterization of SiC Dual MOSFET Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM2013 (Power Electronics Intelligent Motion Renewable Energy and Energy Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de modules MOSFET-SiC en vue de leur utilisation future dans des convertisseurs ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGE2013 - SEEDS, Journées des Jeunes Chercheurs en Génie Electrique - Systèmes d'Energie Electrique dans leur Dimension Sociétale, St Nazaire, France, 5-6 Juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, St Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de modules MOSFET-SiC en vue de leur utilisation future dans des convertisseurs ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’école doctorale GEET, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of SiC MOSFET dual modules for future use in railway traction chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM2012 (Power Electronics Intelligent Motion Renewable Energy and Energy Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlook for SiC devices in traction converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS 2012 Electrical Systems for Aircraft, Railway and Ship Propulsion (ESARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bologna, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical analysis and packaging solutions for high-current fast-switching SiC components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermet-Guyennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 7th International Conference on Integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de modules MOSFET SiC en vue de leur utilisation future dans les chaînes de traction ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF2012, 14ème édition de la conférence Electronique de Puissance du Futur, Bordeaux, France, 5-7 Juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et mise en œuvre de modules de puissance MOSFET SiC pour leurs futures utilisations dans des convertisseurs ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04309316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1010-3404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scle-sfe.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laplace.univ-tlse.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Matheus da Silveira Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13101933" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12071675" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Fortes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flumian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12324" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Caron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verdicchio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2020.3033659" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Emilio Vivert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3115958" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Solano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2747498" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2496109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2352863" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELE.2014.2331792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Letrouv&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flumian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vivert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Blaquiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdicchio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2019.8890157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2016.7525976" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841371" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2015.7101514" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casarin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellazzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04309316v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1010-3404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scle-sfe.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laplace.univ-tlse.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Matheus da Silveira Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13101933" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12071675" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Fortes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flumian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12324" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Caron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verdicchio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2020.3033659" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Emilio Vivert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3115958" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Solano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2747498" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2496109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2352863" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELE.2014.2331792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Letrouv&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flumian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905647v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Blaquiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdicchio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2019.8890157" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vivert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2016.7525976" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841371" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2015.7101514" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casarin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellazzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04309316v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>