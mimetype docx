--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -524,398 +524,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ore to metal and from the 11 th to 18 th c.: the Sainte-Barbe mining site, a central working place on the Altenberg (Sainte-Marie-aux-Mines, France)</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Rerum Naturalium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28, pp.39-46</w:t>
+              <w:t xml:space="preserve">Pierres et Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132581v1</w:t>
+                <w:t xml:space="preserve">hal-04283242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus unique en France pour l'archéologie de l'essai des minerais : les scorificatoires de Sainte-Marie-aux-Mines (XVIe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'habitat minier à l'Altenberg, à l'époque de la Renaissance : les révélations des fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierres et Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39, pp.41-53</w:t>
+              <w:t xml:space="preserve">, 2023, 39, pp.54-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283043v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">From ore to metal and from the 11 th to 18 th c.: the Sainte-Barbe mining site, a central working place on the Altenberg (Sainte-Marie-aux-Mines, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierres et Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39, pp.7-8</w:t>
+              <w:t xml:space="preserve">Acta Rerum Naturalium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283242v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat minier à l'Altenberg, à l'époque de la Renaissance : les révélations des fouilles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un corpus unique en France pour l'archéologie de l'essai des minerais : les scorificatoires de Sainte-Marie-aux-Mines (XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierres et Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39, pp.54-67</w:t>
+              <w:t xml:space="preserve">, 2023, 39, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283273v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underground ancient mine work ventilation modeling</w:t>
               </w:r>
@@ -1122,51 +1122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bohly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48, pp.326-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1308,51 +1308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bohly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47, pp.276-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (8), pp.1225-1236. </w:t>
@@ -1520,51 +1520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines et métallurgie des non-ferreux en Alsace du haut Moyen-Age au XVIe siècle, Altenberg/Ste-Marie-aux-Mines, PCR 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1624,77 +1624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altenberg, autopsie d’une mine médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,51 +1844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines et métallurgie à l’Altenberg, Ste-Marie-aux-Mines (Ht-Rhin) Xe - XVIe siècles, PCR 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bohly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1939,51 +1939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaying ores at Sainte-Marie-aux-Mines (Alsace, France) in the 16 th century: diffusion and role of a technical innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Rerum Naturalium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2002,312 +2002,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Marie-aux-Mines (Haut-Rhin). PCR Mines et métallurgie à l’Altenberg, X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The Alsatian Altenberg: a seven centuries laboratory for silver metallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Chateau Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metalla / Sonderheft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315729v1</w:t>
+                <w:t xml:space="preserve">hal-03535685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Alsatian Altenberg: a seven centuries laboratory for silver metallurgy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sainte-Marie-aux-Mines (Haut-Rhin). PCR Mines et métallurgie à l’Altenberg, X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metalla / Sonderheft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.349-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.13192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03535685v1</w:t>
+                <w:t xml:space="preserve">hal-01315729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des céramiques d'essai des minerais : prospection dans les réserves archéologiques de Banskà Stiavnica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Actes du CRESAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2377,90 +2377,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forge minière du carreau Sainte-Barbe à Sainte-Marie-aux-Mines (XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambart Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'archéologie en Alsace 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service Régional de l'Archéologie Grand Est, Feb 2025, Andlau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2479,640 +2479,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux fouilles souterraines programmées sur les mines d'argent de Sainte-Marie-aux-Mines et Wegscheid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undisturbed soil sample metallography as a tool to understand activities, organisation, dynamics and floor management practices in a blacksmith workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bohly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'archéologie en Alsace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Grand Est - SRA, Feb 2023, Niederbronn-les-Bains, France</w:t>
+              <w:t xml:space="preserve">EAA - Weaving Narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Aug 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283657v1</w:t>
+                <w:t xml:space="preserve">hal-04283662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus unique en France pour l'archéologie de l'essai des minerais : les scorificatoires de Sainte-Marie-aux-Mines (XVIe siècle)</w:t>
+                <w:t xml:space="preserve">Un chantier minier en cours : la mine &amp;quot;Saint-Martin&amp;quot; / &amp;quot;Giro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Hergault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Herbrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lauzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fryder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Internationaler Bergbau- und Montanhistorik-Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASEPAM; Netzwerk Montanhistorik, Sep 2023, Sainte-Marie-aux-Mines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283282v1</w:t>
+                <w:t xml:space="preserve">hal-04283142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un chantier minier en cours : la mine &amp;quot;Saint-Martin&amp;quot; / &amp;quot;Giro</w:t>
+                <w:t xml:space="preserve">Un essayeur incompétent. L’affaire Reyslander, Sainte-Marie-aux-Mines, 1571-1572</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fryder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Internationaler Bergbau- und Montanhistorik-Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASEPAM; Netzwerk Montanhistorik, Sep 2023, Sainte-Marie-aux-Mines, France</w:t>
+              <w:t xml:space="preserve">Les mécanismes de l’expertise et ses acteurs. Moyen Âge – XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Experts, May 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283142v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un essayeur incompétent. L’affaire Reyslander, Sainte-Marie-aux-Mines, 1571-1572</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'habitat minier à l'Altenberg, à l'époque de la Renaissance : les révélations des fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mécanismes de l’expertise et ses acteurs. Moyen Âge – XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR Experts, May 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">24. Internationaler Bergbau- und Montanhistorik-Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASEPAM; Netzwerk Montanhistorik, Sep 2023, Sainte-Marie-aux-Mines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283640v1</w:t>
+                <w:t xml:space="preserve">hal-04283297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat minier à l'Altenberg, à l'époque de la Renaissance : les révélations des fouilles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deux fouilles souterraines programmées sur les mines d'argent de Sainte-Marie-aux-Mines et Wegscheid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bohly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Internationaler Bergbau- und Montanhistorik-Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASEPAM; Netzwerk Montanhistorik, Sep 2023, Sainte-Marie-aux-Mines, France</w:t>
+              <w:t xml:space="preserve">Journées de l'archéologie en Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Grand Est - SRA, Feb 2023, Niederbronn-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283297v1</w:t>
+                <w:t xml:space="preserve">hal-04283657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undisturbed soil sample metallography as a tool to understand activities, organisation, dynamics and floor management practices in a blacksmith workshop</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un corpus unique en France pour l'archéologie de l'essai des minerais : les scorificatoires de Sainte-Marie-aux-Mines (XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA - Weaving Narratives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA, Aug 2023, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">24. Internationaler Bergbau- und Montanhistorik-Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASEPAM; Netzwerk Montanhistorik, Sep 2023, Sainte-Marie-aux-Mines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283662v1</w:t>
+                <w:t xml:space="preserve">hal-04283282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation of the mining exploitation on the Altenberg medieval sector (Sainte-Marie-aux-Mines; France: the mine &amp;quot;Sainte-Barbe&amp;quot;, an emblematic place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3249,51 +3249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Lebertal in den Vogesen: ein Bergbaurevier an der Grenze zum germanischen Kulturraum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Internationaler Bergbau- und Montanistorik Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Netzwerck Montanhistorik; Verein für Siegerländer Bergbau e. V., Sep 2023, Wilnsdorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3577,51 +3577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3866,51 +3866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alsatian Altenberg: a seven centuries laboratory for silver metallurgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,51 +3993,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche interdisciplinaire d’un atelier minéralurgique du XVe s à Sainte-Marie aux-Mines (Haut-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4176,51 +4176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bohly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guntram Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4662,51 +4662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alsatian Altenberg : a seven-hundred-year Laboratory for Silver Metallurgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines et métallurgie des non-ferreux en Alsace, du haut Moyen Âge au XVIe siècle (Altenberg/Sainte-Marie-aux-Mines - Steinbach)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5299,51 +5299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagungsband. 24e workshop international d'histoire des mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Münch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5471,51 +5471,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A297BCA2"/>
+    <w:nsid w:val="14C72A03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5702,51 +5702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-gauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9985-8696" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179298453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3v" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Absi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102805" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bohly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17646" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7115" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9477" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13192" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambart Ariane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Hergault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lauzanne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fryder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M&#252;nsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stolz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesca Silenzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haasis-Berner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05224667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-acteurs-et-les-mecanismes-de-lexpertise-du-xvie-au-xixe-siecle/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.37" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Ch&#226;teau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04888927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M&#252;nch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-gauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9985-8696" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179298453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3v" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Absi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102805" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bohly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17646" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7115" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9477" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315729v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13192" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambart Ariane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Hergault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lauzanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fryder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M&#252;nsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stolz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesca Silenzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haasis-Berner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05224667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-acteurs-et-les-mecanismes-de-lexpertise-du-xvie-au-xixe-siecle/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.37" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Ch&#226;teau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04888927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M&#252;nch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>