--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -247,230 +247,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par choix ou par défaut. L’essai des minerais au four à moufle, du XVe au XXIe siècle</w:t>
+                <w:t xml:space="preserve">Benjamin Jagou, avec la collaboration de Frédéric Audouit, Alex Bezut, Virginie Decoupigny, Samuel Desoutter et Patrice Herbin, 2025, Le charbon de terre dans la France du Nord : son usage jusqu’à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12o3v⟩</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15fhm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789164v1</w:t>
+                <w:t xml:space="preserve">hal-05489084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Jagou, avec la collaboration de Frédéric Audouit, Alex Bezut, Virginie Decoupigny, Samuel Desoutter et Patrice Herbin, 2025, Le charbon de terre dans la France du Nord : son usage jusqu’à l’époque moderne</w:t>
+                <w:t xml:space="preserve">Par choix ou par défaut. L’essai des minerais au four à moufle, du XVe au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, </w:t>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.291-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15fhm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12o3v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05489084v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage de la voie sèche à la voie humide. Le cas des argents monnayés et des argents métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -524,398 +524,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">From ore to metal and from the 11 th to 18 th c.: the Sainte-Barbe mining site, a central working place on the Altenberg (Sainte-Marie-aux-Mines, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierres et Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39, pp.7-8</w:t>
+              <w:t xml:space="preserve">Acta Rerum Naturalium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283242v1</w:t>
+                <w:t xml:space="preserve">hal-05132581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat minier à l'Altenberg, à l'époque de la Renaissance : les révélations des fouilles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un corpus unique en France pour l'archéologie de l'essai des minerais : les scorificatoires de Sainte-Marie-aux-Mines (XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierres et Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39, pp.54-67</w:t>
+              <w:t xml:space="preserve">, 2023, 39, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283273v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ore to metal and from the 11 th to 18 th c.: the Sainte-Barbe mining site, a central working place on the Altenberg (Sainte-Marie-aux-Mines, France)</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Rerum Naturalium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28, pp.39-46</w:t>
+              <w:t xml:space="preserve">Pierres et Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132581v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus unique en France pour l'archéologie de l'essai des minerais : les scorificatoires de Sainte-Marie-aux-Mines (XVIe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'habitat minier à l'Altenberg, à l'époque de la Renaissance : les révélations des fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierres et Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39, pp.41-53</w:t>
+              <w:t xml:space="preserve">, 2023, 39, pp.54-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283043v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underground ancient mine work ventilation modeling</w:t>
               </w:r>
@@ -1122,51 +1122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bohly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48, pp.326-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1308,51 +1308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bohly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47, pp.276-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (8), pp.1225-1236. </w:t>
@@ -1520,51 +1520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines et métallurgie des non-ferreux en Alsace du haut Moyen-Age au XVIe siècle, Altenberg/Ste-Marie-aux-Mines, PCR 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1624,77 +1624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altenberg, autopsie d’une mine médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1762,51 +1762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale reduction of argentiferous galena: first experimental approach to ores assaying techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical metallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Accidental and Experimental Archaeometallurgy, pp.143-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1844,51 +1844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines et métallurgie à l’Altenberg, Ste-Marie-aux-Mines (Ht-Rhin) Xe - XVIe siècles, PCR 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bohly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1939,51 +1939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaying ores at Sainte-Marie-aux-Mines (Alsace, France) in the 16 th century: diffusion and role of a technical innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Rerum Naturalium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2002,312 +2002,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Alsatian Altenberg: a seven centuries laboratory for silver metallurgy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sainte-Marie-aux-Mines (Haut-Rhin). PCR Mines et métallurgie à l’Altenberg, X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metalla / Sonderheft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.349-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.13192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03535685v1</w:t>
+                <w:t xml:space="preserve">hal-01315729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Marie-aux-Mines (Haut-Rhin). PCR Mines et métallurgie à l’Altenberg, X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Alsatian Altenberg: a seven centuries laboratory for silver metallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Chateau Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metalla / Sonderheft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315729v1</w:t>
+                <w:t xml:space="preserve">hal-03535685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des céramiques d'essai des minerais : prospection dans les réserves archéologiques de Banskà Stiavnica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Actes du CRESAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2377,90 +2377,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forge minière du carreau Sainte-Barbe à Sainte-Marie-aux-Mines (XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambart Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'archéologie en Alsace 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service Régional de l'Archéologie Grand Est, Feb 2025, Andlau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2479,355 +2479,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undisturbed soil sample metallography as a tool to understand activities, organisation, dynamics and floor management practices in a blacksmith workshop</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un chantier minier en cours : la mine &amp;quot;Saint-Martin&amp;quot; / &amp;quot;Giro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Hergault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Herbrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lauzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fryder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA - Weaving Narratives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA, Aug 2023, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">24. Internationaler Bergbau- und Montanhistorik-Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASEPAM; Netzwerk Montanhistorik, Sep 2023, Sainte-Marie-aux-Mines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283662v1</w:t>
+                <w:t xml:space="preserve">hal-04283142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un chantier minier en cours : la mine &amp;quot;Saint-Martin&amp;quot; / &amp;quot;Giro</w:t>
+                <w:t xml:space="preserve">Un corpus unique en France pour l'archéologie de l'essai des minerais : les scorificatoires de Sainte-Marie-aux-Mines (XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fryder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Internationaler Bergbau- und Montanhistorik-Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASEPAM; Netzwerk Montanhistorik, Sep 2023, Sainte-Marie-aux-Mines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283142v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un essayeur incompétent. L’affaire Reyslander, Sainte-Marie-aux-Mines, 1571-1572</w:t>
+                <w:t xml:space="preserve">Deux fouilles souterraines programmées sur les mines d'argent de Sainte-Marie-aux-Mines et Wegscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bohly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mécanismes de l’expertise et ses acteurs. Moyen Âge – XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR Experts, May 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journées de l'archéologie en Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Grand Est - SRA, Feb 2023, Niederbronn-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283640v1</w:t>
+                <w:t xml:space="preserve">hal-04283657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat minier à l'Altenberg, à l'époque de la Renaissance : les révélations des fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,247 +2859,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux fouilles souterraines programmées sur les mines d'argent de Sainte-Marie-aux-Mines et Wegscheid</w:t>
+                <w:t xml:space="preserve">Un essayeur incompétent. L’affaire Reyslander, Sainte-Marie-aux-Mines, 1571-1572</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bohly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'archéologie en Alsace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Grand Est - SRA, Feb 2023, Niederbronn-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Les mécanismes de l’expertise et ses acteurs. Moyen Âge – XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Experts, May 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283657v1</w:t>
+                <w:t xml:space="preserve">hal-04283640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus unique en France pour l'archéologie de l'essai des minerais : les scorificatoires de Sainte-Marie-aux-Mines (XVIe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undisturbed soil sample metallography as a tool to understand activities, organisation, dynamics and floor management practices in a blacksmith workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Internationaler Bergbau- und Montanhistorik-Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASEPAM; Netzwerk Montanhistorik, Sep 2023, Sainte-Marie-aux-Mines, France</w:t>
+              <w:t xml:space="preserve">EAA - Weaving Narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Aug 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283282v1</w:t>
+                <w:t xml:space="preserve">hal-04283662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation of the mining exploitation on the Altenberg medieval sector (Sainte-Marie-aux-Mines; France: the mine &amp;quot;Sainte-Barbe&amp;quot;, an emblematic place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3167,51 +3167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par choix ou par défaut. Coexistence et pérennité de procédés techniques dans la production de l’argent entre le Moyen Âge et le XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et temporalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR TPH, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3249,51 +3249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Lebertal in den Vogesen: ein Bergbaurevier an der Grenze zum germanischen Kulturraum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Internationaler Bergbau- und Montanistorik Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Netzwerck Montanhistorik; Verein für Siegerländer Bergbau e. V., Sep 2023, Wilnsdorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3577,51 +3577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3663,51 +3663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castel-Minier (Ariège, Pyrénées françaises), un exemple de réalisme industriel et de reconversion d'une fonderie du XIIIe au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franscesca Silenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in experimental archaeometallurgy: methodological approaches from non-ferrous metallurgies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3866,51 +3866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alsatian Altenberg: a seven centuries laboratory for silver metallurgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,51 +3993,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche interdisciplinaire d’un atelier minéralurgique du XVe s à Sainte-Marie aux-Mines (Haut-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4176,51 +4176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bohly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guntram Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4464,51 +4464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le filon et ses galeries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4662,51 +4662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alsatian Altenberg : a seven-hundred-year Laboratory for Silver Metallurgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines et métallurgie des non-ferreux en Alsace, du haut Moyen Âge au XVIe siècle (Altenberg/Sainte-Marie-aux-Mines - Steinbach)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5299,51 +5299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagungsband. 24e workshop international d'histoire des mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Münch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5471,51 +5471,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14C72A03"/>
+    <w:nsid w:val="C8AAFD97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5702,51 +5702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-gauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9985-8696" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179298453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3v" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Absi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102805" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bohly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17646" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7115" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9477" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315729v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13192" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambart Ariane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Hergault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lauzanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fryder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M&#252;nsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stolz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesca Silenzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haasis-Berner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05224667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-acteurs-et-les-mecanismes-de-lexpertise-du-xvie-au-xixe-siecle/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.37" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Ch&#226;teau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04888927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M&#252;nch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-gauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9985-8696" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179298453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3v" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Absi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102805" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bohly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17646" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7115" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9477" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13192" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambart Ariane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Hergault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lauzanne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fryder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M&#252;nsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stolz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesca Silenzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haasis-Berner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05224667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-acteurs-et-les-mecanismes-de-lexpertise-du-xvie-au-xixe-siecle/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.37" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Ch&#226;teau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04888927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M&#252;nch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>