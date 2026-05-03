--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -228,630 +228,721 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political Environment, Banking Liquidity, and Banking Crises: A Mediation Analysis From Panel Data</w:t>
+                <w:t xml:space="preserve">Deregulation, corruption, and banks failure in the US</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph G. Attila</w:t>
+                <w:t xml:space="preserve">Joseph Attila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanfitine Lare-Lantone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijfe.3080⟩</w:t>
+              <w:t xml:space="preserve">International Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 108, pp.105310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iref.2026.105310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053295v1</w:t>
+                <w:t xml:space="preserve">hal-05604045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does bank deposits volatility react to political instability in developing countries?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Political Environment, Banking Liquidity, and Banking Crises: A Mediation Analysis From Panel Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijfe.3080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2022.103126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03823914v1</w:t>
+                <w:t xml:space="preserve">hal-05053295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transferts de fonds des migrants influencent-ils la qualité des institutions dans les pays récipiendaires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does bank deposits volatility react to political instability in developing countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gervasio Semedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/med.184.0029⟩</w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, pp.103126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2022.103126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107263v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globalization and corruption: New evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les transferts de fonds des migrants influencent-ils la qualité des institutions dans les pays récipiendaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysost Bangake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jude Eggoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervasio Semedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil, Gas &amp; Energy Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (184), pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.184.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202990v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corruption et mobilisation des recettes publiques : une analyse économétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Globalization and corruption: New evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 752 (2009/2), pp.229-268</w:t>
+              <w:t xml:space="preserve">Oil, Gas &amp; Energy Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412270v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual attitudes toward anti-corruption policies in Sub-Saharan Africa : Microeconometric evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corruption et mobilisation des recettes publiques : une analyse économétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chambas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (3), pp.1927-1933</w:t>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 752 (2009/2), pp.229-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428913v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Individual attitudes toward anti-corruption policies in Sub-Saharan Africa : Microeconometric evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph G. Attila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (3), pp.1927-1933</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Is corruption contagious? An econometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUPI Working Paper n° 742, Department of International Economics, Norwegian Institute of International Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -861,1189 +952,1189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignements d’économie modifient-ils les opinions des étudiants vis-à-vis des politiques économiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Miéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal scale of banking regulation : national versus supranational institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude sur les unions monétaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lille Economie et Management (LEM), Dec 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal scale of banking regulation : national versus supranational institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Symposium on Money, Banking and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Research Group (GdRE) CERDI, University of Auvergne, Jul 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie et relations internationales dans les pays arabes : évidence économétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels modèles de gouvernance économique et sociale pour les pays en transition politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREER, Université Cadi Ayyad, Apr 2014, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalization and corruption : new evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Insights on Fraud and Corruption - International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OBEGEF, Sep 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crime victimization and poverty : a macroeconomic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final workshop “Violence, corruption and poverty ”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Norwegian Institute of International Affairs and Research Council of Norway, Oct 2011, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police corruption, crime and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Violence, corruption and poverty”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Norwegian Institute of International Affairs, Dec 2009, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Official development Assistance and Tax transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference “Economic Development in Africa ”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Studies of African Economies (CSAE), Mar 2009, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corruption, taxation and economic growth : theory and evidence”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macroeconomic and Policy Implications of Underground Economy and Tax Evasion International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bocconi University, Feb 2009, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corruption, fiscalité et croissance économique : quelles implications pour les pays de l'Afrique Subsaharienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Economic Research Consortium (AERC) Biannual Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Entebbe, Uganda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is corruption contagious : an econometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trade, Governance and growth Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NUPI (The Norwegian Institute of International Affairs), Dec 2008, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité, incidence et perception de la corruption au Togo : une analyse à partir des données d'enquêtes 1-2-3 et d’Afrobaromètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Ecole d'été du Réseau Francophone Afrobaromètre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants microéconomiques de la perception de la corruption : une analyse économétrique sur 12 pays d’Afrique Subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual Conference of African Econometrics Society (AES) : Econometric Modelling in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corruption et recettes publiques : une analyse économétrique sur les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées scientifiques du réseau AUF-AED: Institutions, Développement économique et transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corruption et mobilisation des recettes fiscales, théorie et évidence empirique sur les pays africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées scientifiques du réseau Analyse Economique et Développement de l'AUF sur le thème "Institutions, développement économique et transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of corruption and the contagion effect : theory and evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Association Française de Science Economique (AFSE) : Economie du développement et de la transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2053,257 +2144,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalization and corruption : impacts and nonlinarities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurora A.C. Teixeira; Carlos Pimenta; António Maia; José António Moreira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corruption, economic growth and globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.56-70, 2016, 9780367668723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalization and corruption: Impacts and nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corruption, Economic Growth and Globalization, édited by A.C.A Teixeira, C. Pimenta, A. Maia and J. A. Moreira</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs globaux des ressources locales propres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Chambas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobiliser des ressources locales propres dans les pays de l'Afrique subsaharienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2010, 9782717859119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2313,466 +2404,466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corruption et mobilisation des recettes publiques : une analyse économétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corruption and quality of public institutions: evidence from Generalized Method of Moment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00557074v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide publique au développement et transition fiscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corruption et mobilisation des recettes publiques : une analyse économétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chambas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00554343v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00557074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do African populations perceive corruption: microeconomic evidence from Afrobarometer data in twelve countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Aide publique au développement et transition fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chambas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00556805v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00554343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corruption and quality of public institutions: evidence from Generalized Method of Moment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How do African populations perceive corruption: microeconomic evidence from Afrobarometer data in twelve countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00556802v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corruption, taxation and economic growth: theory and evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crime, Police Corruption and Development : Evidence from victimization data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andvig Jens Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2782,114 +2873,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corruption, fiscalité et croissance économique dans les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Auvergne - Clermont-Ferrand I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00486440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2957,51 +3048,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE03770D"/>
+    <w:nsid w:val="EC1944A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3188,51 +3279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-gbewopo-attila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6522-2259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053295v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.3080" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03823914v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysost Bangake" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Eggoh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasio Semedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.184.0029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728272v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mi&#233;ra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429288v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556805v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andvig Jens Christopher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00486440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-gbewopo-attila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6522-2259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05604045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Attila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanfitine Lare-Lantone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2026.105310" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.3080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03823914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysost Bangake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Eggoh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasio Semedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.184.0029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mi&#233;ra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429235v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andvig Jens Christopher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00486440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>