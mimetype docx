--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,2993 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2941 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joseph Gbewopo ATTILA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bienvenue sur ma page perso!</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joseph-gbewopo-attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6522-2259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=2WZMpFkAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph G. ATTILA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences HDR en Economie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois-Laboratoire d'Economie Finance Management et Innovation (LEFMI UR 4286)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 Rue du Temple 62000 Arras (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHORT BIO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences à l’Université d’Artois depuis 2010, je suis actuellement responsable du Master Monnaie Banque-Finance Assurance, Parcours Responsable Multicanal. Je suis également membre de la Commission de Recherche de l’université et membre du Laboratoire Interdisplinaire de Recherche en Management et en Economie (Rimelab).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une thèse de doctorat en sciences économiques de l’Université d’Auvergne au Centre d’Etudes et de Recherche sur Développement International en 2007, Joseph Attila a mené ses activités de recherche postdoctorales dans le cadre du projet ANR « Les Sud Aujourd’hui » de 2008 à 2009. Un séjour de recherche au Norwegian Institute of Foreign Affairs (NUPI) en Norvège (Août-décembre 2009) lui a permis dans le cadre du projet ''Police corruption, crime and poverty&amp;quot; financé par the Research Council of Norway d'étudier les conséquences de la criminalité sur le développement économique. Il a également participé au projet de recherche &amp;quot;Trade, growth and governance&amp;quot; de cette même institution.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÉMATIQUES DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dans la continuité de mes recherches sur la corruption, je m’engage dans plusieurs projets de recherche qui s’articulent autour du rôle des institutions (gouvernance) dans l’intermédiation et la régulation bancaires.  Les pays en développement font l'objet de mes recherche.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deregulation, corruption, and banks failure in the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Attila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanfitine Lare-Lantone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 108, pp.105310. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iref.2026.105310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Environment, Banking Liquidity, and Banking Crises: A Mediation Analysis From Panel Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Finance and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijfe.3080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does bank deposits volatility react to political instability in developing countries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, pp.103126. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2022.103126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de fonds des migrants influencent-ils la qualité des institutions dans les pays récipiendaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysost Bangake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jude Eggoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervasio Semedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (184), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.184.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization and corruption: New evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil, Gas &amp; Energy Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption et mobilisation des recettes publiques : une analyse économétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chambas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 752 (2009/2), pp.229-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual attitudes toward anti-corruption policies in Sub-Saharan Africa : Microeconometric evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (3), pp.1927-1933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is corruption contagious? An econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUPI Working Paper n° 742, Department of International Economics, Norwegian Institute of International Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements d’économie modifient-ils les opinions des étudiants vis-à-vis des politiques économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Miéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal scale of banking regulation : national versus supranational institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur les unions monétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille Economie et Management (LEM), Dec 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal scale of banking regulation : national versus supranational institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Money, Banking and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Research Group (GdRE) CERDI, University of Auvergne, Jul 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et relations internationales dans les pays arabes : évidence économétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels modèles de gouvernance économique et sociale pour les pays en transition politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREER, Université Cadi Ayyad, Apr 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization and corruption : new evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Insights on Fraud and Corruption - International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OBEGEF, Sep 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime victimization and poverty : a macroeconomic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final workshop “Violence, corruption and poverty ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Norwegian Institute of International Affairs and Research Council of Norway, Oct 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police corruption, crime and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Violence, corruption and poverty”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Norwegian Institute of International Affairs, Dec 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Official development Assistance and Tax transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference “Economic Development in Africa ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Studies of African Economies (CSAE), Mar 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption, taxation and economic growth : theory and evidence”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroeconomic and Policy Implications of Underground Economy and Tax Evasion International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bocconi University, Feb 2009, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption, fiscalité et croissance économique : quelles implications pour les pays de l'Afrique Subsaharienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Economic Research Consortium (AERC) Biannual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Entebbe, Uganda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is corruption contagious : an econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trade, Governance and growth Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUPI (The Norwegian Institute of International Affairs), Dec 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité, incidence et perception de la corruption au Togo : une analyse à partir des données d'enquêtes 1-2-3 et d’Afrobaromètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Ecole d'été du Réseau Francophone Afrobaromètre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants microéconomiques de la perception de la corruption : une analyse économétrique sur 12 pays d’Afrique Subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Conference of African Econometrics Society (AES) : Econometric Modelling in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption et recettes publiques : une analyse économétrique sur les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées scientifiques du réseau AUF-AED: Institutions, Développement économique et transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption et mobilisation des recettes fiscales, théorie et évidence empirique sur les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées scientifiques du réseau Analyse Economique et Développement de l'AUF sur le thème "Institutions, développement économique et transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of corruption and the contagion effect : theory and evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Association Française de Science Economique (AFSE) : Economie du développement et de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization and corruption : impacts and nonlinarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurora A.C. Teixeira; Carlos Pimenta; António Maia; José António Moreira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption, economic growth and globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.56-70, 2016, 9780367668723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization and corruption: Impacts and nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption, Economic Growth and Globalization, édited by A.C.A Teixeira, C. Pimenta, A. Maia and J. A. Moreira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs globaux des ressources locales propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Chambas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliser des ressources locales propres dans les pays de l'Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2010, 9782717859119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption et mobilisation des recettes publiques : une analyse économétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chambas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide publique au développement et transition fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chambas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption and quality of public institutions: evidence from Generalized Method of Moment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do African populations perceive corruption: microeconomic evidence from Afrobarometer data in twelve countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption, taxation and economic growth: theory and evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime, Police Corruption and Development : Evidence from victimization data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andvig Jens Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption, fiscalité et croissance économique dans les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Auvergne - Clermont-Ferrand I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00486440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3048,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC1944A2"/>
+    <w:nsid w:val="D687BFE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3279,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-gbewopo-attila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6522-2259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05604045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Attila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanfitine Lare-Lantone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2026.105310" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.3080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03823914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysost Bangake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Eggoh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasio Semedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.184.0029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mi&#233;ra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429235v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andvig Jens Christopher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00486440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-gbewopo-attila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6522-2259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=2WZMpFkAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05604045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Attila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanfitine Lare-Lantone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2026.105310" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.3080" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03823914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysost Bangake" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Eggoh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasio Semedo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.184.0029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mi&#233;ra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429288v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03428962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03429024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andvig Jens Christopher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00486440v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>