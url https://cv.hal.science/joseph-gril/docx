--- v0 (2026-03-04)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joseph Gril </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche émérite au CNRS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">né le 11 Novembre 1958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Pascal (UMR 6602 CNRS-UCA-IFMA)Camp. Cézeaux, 2 av. B. Pascal, TSA 60206, CS 60026363178 AUBIERE Cedex, FranceTél. 04 7340 7575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIAF (UMR547 INRAE-UCA)INRAE Site de Crouël - 5 chemin de Beaulieu63000 Clermont-Ferrand</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joseph.gril@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1981	Ecole Polytechnique1983	Ingénieur du corps du Génie Rural, des Eaux et des Forêts (GREF)1983	DEA de Génie Mécanique de l’Université Pierre et Marie Curie (Paris 6)1988	Thèse de l’Université Pierre et Marie Curie1997	HDR, Université Montpellier 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrière & distinction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1978-81	Elève-ingénieur de l’Ecole Polytechnique1981-81	Ingénieur-élève de L’ENGREF, corps du GREF (Ministère de l’Agriculture)1983-89	Ingénieur du GREF en formation complémentaire par la recherche, affecté au Laboratoire de Mécanique des Solides (LMS) à l’Ecole Polytechnique1986-89	Séjours longue durée à l’Université de Kyoto, Japon1989	CR CNRS, affecté au LMGMC puis LMGC (UMR 5508), Université Montpellier 2 (CR1 en 1993), DR2 en 200, DR1 en 2010, DRCE en, 20202003	Médaille d’argent du CNRS2008-09	Professeur invité au RISH, Université de Kyoto (5 mois)2012-20	Directeur du GDR 3544 « Sciences du bois »2017	Muté à l’Institut Pascal (UMR 6602) à compter du 1er septembre2018	Chercheur invité INRAe au PIAF (UMR 547)2021-2024	Prof. associé (adjunct professor) à la Faculté d’Agriculture & Resources Naturelles, Université de Téhéran (IR)2023	Professeur invité au RISH, Université de Kyoto (3 mois)2024-	Directeur de recherche émérite au CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comportement hygro-thermo-mécanique du bois, application aux objets en bois du patrimoine culturel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biomécanique des arbres : modélisation des contraintes de croissance et conséquences technologiques ; compromis entre la verticalité et la résistance des tiges.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relation entre le comportement macroscopique et les caractéristiques microscopiques : origine de la déformation de maturation et du couplage mécano-sorptif au niveau de la paroi cellulaire ; homogénéisation des tissus cellulaires ; propriétés multi-échelles du bois normal et du bois de réaction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction du GDR 3544 « Sciences du bois » 2012-20</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé de la Section 09 du CoNRS 2008-12</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de 2 équipes de recherche 2004-17 (8-10 permanents) et 2020-24 (13 perm.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable axe Modélisation du Labex NUMEV 2011-17</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable spécialité Mécanique et Génie Civil de l’école doctorale I2S 2014-17</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre commission de spécialistes de la 60ème section du CNU, puis pool d’experts du PFR MIPS de l’UM2 puis de l’UM 1995-2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité d’organisation des Actions COST (sortes de réseaux thématiques européens) 508, E8, FP0802, vice-président de E50 et IE0601, bureau de FP0904</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l’organisation de 55 colloques dont 18 comme hôte ou (co)chair</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">43 activités d’expertise dont : 2 jurys d’appel d’offre européen, 9 international autre, 13 évaluation d’organisme français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au conseil scientifique de 5 organismes, présidence du jury de 1 école</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Env. 90 relectures pour 30 revues, membre du comité éditorial de 1 revue durant 3 ans</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de 3 sociétés savantes et 2 académies (IAWS et AAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 29 contrats pluri-équipes dont 4 comme coordinateur et 11 comme contact.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours occasionnels de mécanique du bois, mécanique des solides cellulaires, biomécanique végétale, rhéologie ou thermoformage du bois</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement ou suivi partiel de 56 thésards dont : 25 directions et 10 coencadrements, 34 au moins actuellement en poste académique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 107 jurys de thèse/HDR (rapporteur 40, président 17, encadrant 34)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">27 accueils de visiteurs étrangers dont 9 pour des séjours type postdoc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récapitulatif des missions longues ou récurrentes à l'étranger</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Une quinzaine de séjours au Japon, durée cumulée environ 45 mois de 1986 à 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séjours réguliers en Grande-Bretagne, en moyenne 1 semaine/an de 1991 à 2001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 séjours d’une semaine environ en Italie de 1993 à 2001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 séjours d’une semaine environ au Maroc, de 1997 à 2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 séjour de 2 semaines en Chine en 2001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 séjours d’une semaine à 10 jours en Iran de 2002 à 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 séjour de 4 semaines en Indonésie en 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 séjours de 1 semaine au Gabon en 2021 et 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISTE DES PUBLICATIONS (août 2022)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">[a1]	Feng L.Q., Gril J. (1983) Essai de torsion sur un composite carbone-carbone tridirectionnel, Rapport de stage du DEA &amp;quot;Génie Mécanique&amp;quot; de l'Université Pierre et Marie Curie, dir. P. Ladevèze, LMT, ENSET Cachan.[a2]	Gril J. (1988) Une modélisation du comportement hygro-rhéologique du bois à partir de sa microstructure, Thèse de Doctorat de l’Université Pierre et Marie Curie, Paris, 268 p.[a3]	Gril J. (1997) Couplages et blocages en rhéologie du bois, Mémoire d’habilitation à diriger des recherches, Université Montpellier 2, 88 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications avec comité de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">[xx]° </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">= non référencé à l’ISI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">[b1]°	Yamada T., Norimoto M., Nomura T., Morooka T., Yano Y., Ikimune R., Miyamoto H., Sasaki T., Zhao G.J., Gril J. (1986) Short manual on wood mechanics XXII, Wood Research and Technical Notes 22: 170-186.[b2]°	Norimoto M., Gril J., Minato K., Okamura K., Mukudai J., Rowell R.M. (1987) Suppression of creep of wood through chemical modification, Mokuzai Kogyo (Wood Industry) 42: 504.[b3]°	Yamada T., Norimoto M., Nomura T., Morooka T., Miyamoto H., Sasaki T., Nishino Y., Zhao G.J., Gril J., Inoue M. (1987) Short manual on wood mechanics XXIII, Wood Research and Technical Notes 23: 249-264.[b4]°	Yamada T., Norimoto M., Nomura T., Morooka T., Gril J., Zhao G.J., Nishino Y., Inoue M., Akitu H., Horio Y. (1989) Short manual on wood mechanics XXV, Wood Research and Technical Notes 25: 52-85.[b5]	Norimoto M., Gril J. (1989) Wood bending using microwave heating, Journal of Microwave Power and Electromagnetic Energy 24(4): 203-212.[b6]	Norimoto M., Gril J., Rowell R.M. (1992) Rheological properties of chemically modified wood: relationship between dimensional and creep stability, Wood and Fiber Science 24(1): 25-35.[b7]°	Akitsu A., Gril J., Norimoto M. (1993) Modelling the action of water on Dynamic mechanical properties of wood, Wood research, Bulletin of the Wood research Institute, Kyoto University, Japan 79: 52-53.[b8]	Akitsu A., Gril J., Norimoto M. (1993) Uniaxial modelling of vibrational properties of chemically modified wood, Mokuzai Gakkaishi 39(3): 258-264.[b9]	Gril J., Berrada E., Thibaut B., Martin G. (1993) Recouvrance hygrothermique du bois vert. I. Influence de la température. Cas du jujubier (Ziziphus lotus L. Lam.), Annales des Sciences Forestières 50: 57-70.[b10]	Gril J., Berrada E., Thibaut B. (1993) Recouvrance hygrothermique du bois vert. II. Variations dans le plan transverse chez le châtaignier et l’épicéa et modélisation de la fissuration à coeur provoquée par l’étuvage, Annales des Sciences Forestières 50 : 487-508.[b11]	Gril J., Thibaut B. (1994) Tree mechanics and wood mechanics: relating hygrothermal recovery of green wood to the maturation process, Annales des Sciences Forestières 51: 329-338.[b12]	Théry I., Gril J., Vernet J.L., Meignen L., Maury J. (1995) First use of coal, Nature 373: 480-481.[b13]	Hunt D., Gril J. (1996) Evidence of a physical aging phenomenon in wood, Journal of Materials Science Letters 15: 80-82.[b14]	Jullien D., Gril J. (1996) Mesure des déformations bloquées dans un disque de bois vert. Méthode de la fermeture, Annales des Sciences Forestières 53(5): 955-966.[b15]	Théry I., Gril J., Bertaux J., Vernet J.L., Meignen L., Maury J. (1996) Coal used for fuel at two prehistoric sites in Southern France: Les Canalettes (Mousterian) and Les Usclades (Mesolithic), Journal of Archeological Science 23: 509-512.[b16]	Watanabe U, Norimoto M., Fujita M., Gril J. (1998) Transverse shrinkage anisotropy for coniferous wood investigated by the power spectrum analysis, Journal of wood Science 44: 9-14.[b17]	Nishino Y., Janin G., Chanson B., Détienne G., Gril J., Thibaut B. (1998) Color Measurement of Wood from French Guiana and Japanese Hardwood, Journal of wood Science 44: 3-8[b18]	Obataya E., Norimoto M., Gril J. (1998), The effects of absorbed water on dynamic mechanical properties of wood, Polymer 39(14): 3059-3064.[b19]	Mabille F., Gril J., Abecassis J (2001) Mechanical properties of wheat seed coats, Cereal Chemistry 78(3): 231-235.[b20]°	Malkh B., Gril J., Thibaut B. (2001) Variations intra et inter arbres des propriétés physiques des pins méditerranéens (Pinus halepensis Mill, Pinus brutia Ten), Les Cahiers Scientifiques du Bois 2: 85-94.[b21]	Thibaut B., Gril J., Fournier M. (2001) papier invité: Mechanics of wood and trees: some new highlights for an old story, Comptes-rendus de l'Académie des Sciences, Paris, Série 2b 329: 701-716.[b22]	Yamamoto H., Sassus F., Ninomiya M., Gril J. (2001) A model of anisotropic swelling and shrinking process of wood. Part 2. A simulation of shrinking wood, Wood Science and Technology 35: 167-181.[b23]	Alméras T., Gril J., Costes E. (2002) Bending of apricot-tree branches under the weight of axillary productions: test of a mechanical model with experimental data, Trees 16: 5-15.[b24]	Bardet S., Gril J. (2002) Modelling the transverse viscoelasticity of green wood using a combination of two parabolic elements, Comptes-rendus de l'Académie des Sciences, Paris, Série 2b 330: 549-556.[b25]	Yamamoto H., Kojima Y., Okuyama T., Abasolo W.P., Gril J. (2002) Origin of the biomechanical properties of wood related to the fine structure of the multi-layered cell wall, Journal of Biomechanical Engineering 124: 432-440.[b26]°	Jullien D., Gril J. (2003) Modelling crack propagation due to growth stress release in round wood, Journal de Physique IV France 105:265-272.[b27]	Jullien D., Laghdir A., Gril J. (2003) Modelling log-end cracks due to growth stresses: calculation of the elastic energy release rate, Holzforschung 57(4): 407–414.[b28]	Obataya E., Furuta Y., Gril J. (2003) Dynamic viscoelastic properties of wood acetylated with acetic anhydride solution of glucose pentaacetate, Journal of Wood Science 49(2): 152-157.[b29]	Alart P., Barboteu M., Gril J. (2004) A numerical modelling of non-linear frictional multicontact problems: application to post-buckling in cellular media, Computational Mechanics 34(4): 298-309.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">[b30]	Gril J., Hunt D., Thibaut B. (2004) Using wood creep data to discuss the contribution of cell-wall reinforcing material, Comptes Rendus Biologies 327(9-10): 881-888.[b31]	Obataya E., Gril J., Thibaut B. (2004) Shrinkage of cane (Arundo donax L.) I, Irregular shrinkage of green cane due to the collapse of parenchyma cells, Journal of Wood Science 50(4): 295-30[b32]	Alméras T., Gril J., Yamamoto H. (2005) Modelling anisotropic maturation strains in wood in relation with fibre boundary conditions, microstructure and maturation kinetics, Holzforschung 59(3): 347-353.[b33]	Alméras T., Thibaut A., Gril J. (2005) Effect of circumferential heterogeneity of maturation strain, modulus of elasticity and radial growth on the regulation of stem orientation in trees, Trees 19(4): 457-467.[b34]	Clair B., Gril J., Baba K., Thibaut B., Sugiyama J. (2005) Precautions for the structural analysis of the gelatinous layer in tension wood, IAWA Journal 26(2): 189-195.[b35]	Garcia Esteban L., Gril J., De Palacios de Palacios P., Guindeo Casasus A. (2005) Reduction of wood hygroscopicity and associated dimensional response by repeated humidity cycles, Annals of Forest Science 62(3): 275-284.[b36]	Liu S., Loup C., Gril J., Dumonceaud O., Thibaut A., Thibaut B. (2005) Studies on European beech (Fagus sylvatica L.). Part 1 : variations of wood colour parameters, Annals of Forest Science 62(7): 625-632.[b37]	Obataya E., Gril J. (2005) Swelling of acetylated wood I. Swelling in organic liquids, Journal of Wood Science 51(2): 124-129.[b38]	Obataya E., Gril J., Perré P. (2005) Shrinkage of cane (Arundo donax L.) II, Effect of drying condition on the intensity of cell collapse, Journal of Wood Science 51(2): 130-135.[b39]	Yamamoto H., Abe K., Arakawa Y., Okuyama T., Gril J. (2005) Role of the gelatinous layer (G-Layer) on the origin of the physical properties of the tension wood of Acer sieboldianum, Journal of Wood Science 51: 222-233.[b40]	Brancheriau L., Baillères H., Détienne G., Gril J., Kronland R. (2006) Key signal and wood anatomy parameters related to the acoustic quality of wood for xylophone-type percussion instruments, Journal of Wood Science 52: 270-273.[b41]	García Esteban L., García Fernández F., Guindeo Casasús A., De Palacios De Palacios P., Gril J., (2006) Comparison of the hygroscopic behaviour of 205-year-old and recently cut juvenile wood from Pinus sylvestris L, Annals of Forest Science 63(3): 309-317.[b42]°	Liu S., Gril J., Thibaut B. (2006) Effects of silvicultural practice, tree, cambialage and height on wood density components of plantation poplari I-69 'Populus Deltoides CV. I-69/55) in China, International Jounal of Wood products (Journal of the Institute of Wood Science) 17(4, issue 100): 228-235.[b43]°	Toghraie N., Parsapajouh D., Ebrahimzadeh H.,  Thibaut B., Gril J., Moghadam Y (2006) Tension wood in Eucalypt trees, Journal of Science (University of Tehran), 32: 13-22[b44]	Alméras T., Gril J. (2007) Mechanical analysis of the strains generated by water tension in plant stems. Part 1 : stress transmission from the water to the cell walls, Tree Physiology 27(11): 1505-1516.[b45]	Fang C.H., Clair B., Gril J., Alméras T. (2007) Transverse shrinkage in G-fibers as a function of cell wall layering and growth strain, Wood Science and Technology 41(8): 659-671.[b46]°	Kabouchi B., Famiri A., Ziani M., Ringa J., Gril J., Laurent T., Gérard J. (2007) Chraracterization of holm oak wood samples of Azrou region by ultrasonic goniometry technique and by the hot disk method, Journal of Physical and Chemical News 35: 98-103.[b47]	Lyon F., Pizzi A., Imamura Y., Thévenon M.F., Nami Kartal S., Gril J. (2007) Leachability and termite resistance of wood treated with a new preservative: ammonium borate oleate, Holz als Roh- und Werkstoff 65: 359-366.[b48]	Lyon F., Thévenon M.F., Hwang, W.J., Imamura Y., Gril J., Pizzi A. (2007) Effect of an oil heat treatment on the leachability and biological resistance of boric acid impregnated wood, Annals of forest science 64 (6): 673-678[b49]°	Alméras T., Gril J., Jullien D., Fournier M. (2008) Les contraintes de croissance dans les tiges : mécanismes de mise en place et conséquences sur leur résistance à la flexion, Revue Forestière Française 60(6) : 749-760.[b50]	Clair B., Gril J., Di Renzo F., Yamamoto H., Quignard F. (2008) Characterisation of a gel in the cell walls to elucidate the paradoxical shrinkage of tension wood, Biomacromolecules 9(2): 494-498.[b51]°	Dlouhá, J., Alméras, T., Clair, B., Gril, J., Horáček, P. (2008) Biomechanical performances of trees in the phase of active reorientation, Acta Universitatis Agriculturae et Silviculturae Mendelianae Brunensis 56(5): 39-45.[b52]	Fang C.H., Clair B., Gril J., Liu S.Q. (2008) Growth stresses are highly controlled by the amount of G-layer in poplar tension wood, IAWA Journal 29(3): 237-246.[b53]	Fang C.H., Guibal D., Clair B., Gril J., Liu Y.M., Liu S.Q. (2008) Relationships between growth stress and wood properties in Poplar I-69 (Populus deltoides Bartr. cv.”Lux” ex I-69/55), Annals of Forest Science 65(307): 1-9.[b54]	Jullien D., Gril J. (2008) Growth strain assessment at the periphery of small-diameter trees using the two-grooves method: influence of operating parameters estimated by numerical simulations, Wood Science and Technology 42(7): 551-565.[b55]	Chang S.S., Clair B., Gril J., Yamamoto H., Quignard F. (2009) Deformation induced by ethanol substitution in normal and tension wood of chestnut (Castanea sativa Mill.) and simarouba (Simarouba amara Aubl.), Wood Science and Technology 43(7-8): 703-712.[b56]	Chang S.S., Clair B., Ruelle J., Beauchêne J., Di Renzo F., Quignard F., Zhao G.J., Yamamoto H., Gril J. (2009) Mesoporosity as a new parameter for understanding tension stress generation in trees, Journal of Experimental Botany 60(11): 3023-3030.[b57]	Dlouhá J., Clair B., Arnould O., Horáček P., Gril J. (2009) On the time-temperature equivalency in green wood: characterisation of viscoelastic properties in longitudinal direction, Holzforschung 63: 327-333.[b58]	Dlouhá J., Gril J., Clair B., Alméras T. (2009) Evidence and modelling of physical aging in green wood, Rheologica acta 48: 333-342.[b59]	Lyon F., Thévenon M.F., Pizzi A., Tondi G., Depres A., Gril J., Rigolet S. (2009) Wood preservation by a mixed anhydride treatment: A 13C-NMR investigation of simple models of polymeric wood constituents, Journal of Applied Polymer Science 112(1): 44-51.[b60]	Wang Y., Gril J., Sugiyama J. (2009) Variation in xylem formation of Viburnum odoratissimum var. awabuki: Growth strain and related anatomical features of branches exhibiting unusual eccentric growth, Tree Physiology 27: 707-713.[b61]	Yokoyama M., Gril J., Matsuo M., Yano H., Sugiyama J., Clair B., Kubodera S., Mistutani T., Sakamoto M., Ozaki H., Imamura M., Kawai S. (2009) Mechanical characteristics of aged Hinoki wood from Japanese historical buildings, Comptes Rendus Physiques 10(7): 601−611.[b62]	Brémaud I., Cabrolier P., Gril J., Clair B., Gérard J., Minato K., Thibaut B. (2010) Identification of anisotropic vibrational properties of Padauk wood with interlocked grain, Wood Science and Technology 44(3): 355−367.[b63]°	Hein PRG, Brancheriau L, Lima JT, Rosado AM, Gril J and Chaix G (2010) Clonal and environmental variation of structural timbers of Eucalyptus for growth, density, and dynamic properties. Cerne 16, suplemento, 74-81[b64]	Matsuo M., Yokoyama M., Umemura K., Gril J., Yano H., Kawai S. (2010) Color changes in wood during heating: kinetic analysis by applying time−temperature superposition method, Applied Physics A, Materials Science & Processing 99(1): 47−52.[b65]	Wang Y., Gril J., Clair B., Minato K., Sugiyama J. (2010) Wood properties and chemical composition of the eccentric growth branch of Viburnum odoratissimum var. awabuki, Trees - Structure and function 24(3): 541−549.[b66]	Yahya R., Sugiyama J., Silsia D., Gril J. (2010) Some anatomical features of Acacia hybrid, A. mangium and A. auriculiformis grown in indonesia with regard to pulp yield and paper strength, Journal of Tropical Forest Science 22(3): 343−351.[b67]	Yamamoto H., Ruelle J., Arakawa Y., Yoshida M., Clair B., Gril J. (2010) Origin of the characteristic hygro−mechanical properties of the gelatinous layer in tension wood from Kunugi oak (Quercus acutissima), Wood science and technology 44(1): 149−163.[b68]	Brémaud I., Amusant N., Minato K., Gril J., Thibaut B. (2011) Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.), Wood Science and Technology 45(3): 461-472.[b69]	Brémaud I., Gril J., Thibaut B. (2011) Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data, Wood Science and Technology 45(4): 735-754.[b70]	El Mouridi M., Laurent T., Brancheriau L., Arnould O., Famiri A., Hakam A., Gril J. (2011) Searching for material symmetries in the root burr wood of thuja by a direct contact ultrasonic method on spherical samples, Maderas: Ciencia y Tecnología 13(3): 285-296.[b71]°	El Mouridi M., Laurent T., Famiri A., Kabouchi B., T. Alméras T.,  Calchéra G., El Abid A., Ziani M., Gril J., Hakam A. (2011) Caractérisation physique et mécanique du bois de la loupe de thuya, Physical and Chemical News, ISSN 1114-3800, 59: 57-64.[b72]	Matsuo M., Yokoyama M., Umemura K., Sugiyama J., Kawai S., Gril J., Kubodera S., Mitsutani T., Ozaki H., Sakamoto M., Imamura M. (2011) Aging of wood: Analysis of color changes during natural aging and heat treatment, Holzforschung, 65(3): 361-368.[b73]	Brémaud, I., El Kaim, Y., Guibal D., Minato K., Thibaut B., Gril J. (2012) Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types, Annals of Forest Science, 69(3): 373-386.[b74]	Darabi P., Gril J., Thevenon M.F., Karimi A.N., Azadfalah M. (2012) Evaluation of high-density polyethylene composite filled with bagasse after accelerated weathering followed by biodegradation, BioResources 7(4): 5258-5267.[b75]°	Froidevaux J., Volkmer T., Navi P., Ganne-Chédeville C., Gril J. (2012) Viscoelastic behaviour of aged and non-aged spruce wood in the radial direction, Wood Material Science and Engineering, 7(1): 1-12, DOI:10.1080/17480272.2011.629735.[b76]	Hakam A, Takam MM, Chokairi M, Chantoufi NA, Hamoutahra Z, El Alami A, Famiri A, Ziani M, Gril J (2012) Effect of bark stripping on the electrical impedance of Quercus suber leaves, Maderas-Ciencia Y Tecnologia, 14(2): 195-208.[b77]	Hein P.R.G., Lima J.T., Gril J., Rosado, A.M., Brancheriau, L. (2012) Resonance of scantlings indicates the stiffness even of small specimens of Eucalyptus from plantations, Wood Science and Technology, 46(4): 621-635.[b78]	Marcon B., Mazzanti P., Uzielli L., Cocchi L., Dureisseix D., Gril J. (2012) Mechanical study of a framing technique for cupping control of cultural painted panels combining crossbars and springs, Journal of Cultural Heritage, special issue on Wood Science and Conservation, 13: S109-S117.[b79]°	Montéro C., Clair B, Alméras T., van der Lee A., Gril J. (2012) Relationship between wood elastic strain under bending and cellulose crystal strain, Composites Science and Technology, 72: 175-181.[b80]	Montéro C., Gril J., Legeas C., Hunt D.G., Clair B. (2012) Influence of hygromechanical history on the longitudinal mechanosorptive creep of wood, Holzforschung 66(6): 757-764.[b81]	Se Golpayegani, A., Brémaud I., Gril J. Thevenon M.F., Arnould O., Pourtahmasi K. (2012) Effect of extractions on dynamic mechanical properties of white mulberry (Morus alba), Journal of Wood Science 58 (2): 153-162.[b82]	Uzielli L., Gril J. (2012) Wood science and conservation: activities and achievements of COST Action IE0601, Journal of Cultural Heritage, special issue on Wood Science and Conservation, 13: S1-S5.[b83]	de Borst K., Jenkel C.; Montéro C., Colmars J., Gril J., Kaliske M., Eberhardsteiner J. (2013) Mechanical characterization of wood: An integrative approach ranging from nanoscale to structure, Computers and Structures, Elsevier, 127: 53−67.[b84]	El Alami S, EL Mouridi M, T. Laurent L, Calchéra G, A. Famiri A, Hakam A, Kabouchi B, J. Gril J. (2013) Fracture energy of wood and root burl wood of thuya (Tetraclinis articulata (Vahl) Masters), Journal of Tropical Forest Science 25(2): 166–174.[b85]	Colmars J., Dubois F., Gril J. (2014) One-dimensional discrete formulation of a hygrolock model for wood hygromechanics, Mechanics of Time-Dependent Materials 18(1):309−328.[b86]	Gauvin C., Jullien D., Doumalin P., Dupre J.C., Gril J. (2014) Image Correlation to Evaluate the Influence of Hygrothermal Loading on Wood, Strain 50(5):428-435.[b87]	Mazzanti P., Colmars J., Gril J., Hunt D., Uzielli L. (2014) A hygro-mechanical analysis of poplar wood along the tangential direction by restrained swelling test, Wood Science and Technology 48(4): 673-687.[b88]	Se Golpayegani A., Thévenon M.F., Gril J., Masson E., Pourtahmasi K. (2014) Toxicity potential in the extraneous compounds of white mulberry wood (Morus alba), Maderas - Ciencia y Tecnologia 16(2) 227-238.[b89]	Se Golpayegani A., Bremaud I., Thévenon M.F., Pourtahmasi K., Gril J. (2015) The effect of traditional hygro-thermal pretreatments on the acoustical characteristics of white mulberry wood (Morus alba), Maderas - Ciencia y Tecnologia 17(4), 821-832.[b90]	Hein P.R.G., Chaix G., Clair B. Brancheriau L., Gril J. (2016) Spatial variation of wood density, stiffness and microfibril angle along Eucalyptus trunks grown under contrasting growth conditions, Trees 30(3):871-882. doi:10.1007/s00468-015-1327-8.[b91]	Gril J., Jullien D., Bardet S., Yamamoto H. (2017) Tree growth stress and related problems, Journal of Wood science,6 3(5):411-432, DOI 10.1007/s10086-017-1639-y (Review paper).[b92]	Se Golpayegani A., Thévenon M.F., Brémaud I., Pourtahmasi K., Gril J. (2017) Natural durability and dimensional stability of white mulberry (Morus alba L.) for Middle Eastern lutes, Madera y Bosques, 23(2):193-204.[b93]	Alkadri A., Carlier C., Wahyudi I., Gril J., Langbour P., Brémaud I. (2018) Relationships between anatomical and vibrational properties of wavy sycamore maple, IAWA Journal, 39(1):63-86.[b94]	Marcon B, Goli G, Matsuo-Ueda M, Denaud L, Umemura K, Gril J, Kawai S (2018) Kinetic analysis of poplar wood properties by thermal modification in conventional oven., iForest 11: 131-139. – doi: 10.3832/ifor2422-010.[b95]	Sugimoto H., Kawabuchi S., Sugimori M., Gril J. (2018) Reflection and transmission of visible light by Sugi wood: effects of cellular structure and densification, J. Wood Science, 64 (6):738–744. 10.1007/s10086-018-1751-7[b96]	Pambou Nziengui C.F., Moutou Pitti R., Fournely E., Gril J., Godi G., Ikogou S. (2019) Notched-beam creep of Douglas fir and white fir in outdoor conditions: Experimental study. Construction and Building Materials, 196:659-671. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://linkinghub.elsevier.com/retrieve/pii/S0950061818328265</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b97]	Alkadri A., Jullien D., Arnould O., Rosenkrantz E., Langbour P., Hovasse L., Gril J. (2020) Hygromechanical properties of grenadilla wood (Dalbergia melanoxylon), Wood Sci. Technol. 54:1269-1297. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s00226-020-01215-z</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b98]	Alméras T., Petrova A., Kozlova L., Gril J., Gorshkova T. (2020) Evidence and quantitative evaluation of tensile maturation strain in flax phloem through longitudinal splitting, Botany, 98(1):SI9-19.[b99]	Dupré J.-C., Jullien D., Uzielli L., Hesser F., Riparbelli L., Gauvin C., Mazzanti P., Gril J., Tournillon G., Amoroso D., Massieux P.H, Stepanoff P., Bousvarou M. (2020) Experimental study of the mechanical and hygromechanical behaviour of a wooden panel from cultural heritage: devices and experimental techniques, J. Cultural Heritage, 46:165-175. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1016/j.culher.2020.09.003</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b100]	Karami E., Bardet S., Matsuo M., Bremaud I., Gaff M., Gril J. (2020) Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood, Composite Structures 253:112736. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1016/j.compstruct.2020.112736</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">[b101]	Niez B., Dlouha J., Gril J., Ruelle J., Toussaint E., Moulia B., Badel E. (2020) Mechanical properties of “flexure wood”: Compressive stresses in living trees improve the mechanical resilience of wood and its resistance to damage, Ann. Forest Science, 77:17. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s13595-020-0926-8</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b102]	Varnier, M., Sauvat, N., Ulmet, L. Montero C., Dubois F., Gril J. (2020) Influence of temperature in a mass transfer simulation: application to wood, Wood Sci Technol 54(4):943–962. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s00226-020-01197-y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b103]	Brémaud I., Gril J. (2021) Moisture dependence of anisotropic vibrational properties of wood at quasi equilibrium, Holzforschung 75(4):313-327. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1515/hf-2020-0028</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b104]	Brémaud I., Gril J. (2021) Transient destabilisation in anisotropic vibrational properties of wood when changing humidity, Holzforschung 75(4):328-344. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1515/hf-2020-0029</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b105]	Thibaut B., Gril J. (2021). Tree growth forces and wood properties. Peer Community Journal 1, pp. e46.  </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.24072/pcjournal.48</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. recommended by Peer community in Forest and Wood Sciences.[b106]	Engonga Edzang A.C., Niez B., Heim L., Fourcaud T., Gril J., Moulia M., Badel E. (2022) Wind safety of rubber trees in plantation: methodological analysis of bending experiments on inclined standing trees, accepté dans Bois et Forêt des Tropiques. 354:65-77. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.19182/bft2022.354.a36912</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b107]	Karami, E. Brémaud I., Bardet S., Almeras T., Guibal D., Langbour P., Pourtahmasi K., Gril J. (2022) Reversible and irreversible effects of mild thermal treatment on the properties of wood used for making musical instruments: comparing mulberry to spruce. iForest: Biogeosciences and Forestry, Italian Society of Silviculture and Forest Ecology, 2022, 15, pp.256 - 264. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3832/ifor4074-015</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.[b108]	Phan N.T., Auslender F., Gril J., Moutou Pitti R. (2022) Influence of the cross-linking of the cellulosic fibrillar network on the effective hygro-mechanical behaviour of the wood cell wall, Acta Mechanica, 233: 4985–5007, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s00707-022-03355-8</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.[b109]	Uzielli L., Dionisi Vici P., Mazzanti P., Riparbelli L., Goli G., Mandron P., Togni M., Gril J. (2022) A method to assess the hygro-mechanical behaviour of original panel paintings, through in situ non-invasive continuous monitoring, to improve their conservation: a long-term study on the Mona Lisa, J. Cult Heritage, 58:146-155.[b110]	Asseko Ella M., Goli G. Pambou Nziengui  C.F., Gril J., Fournely E., Moutou Pitti R. (2023) Comparative investigation on viscoelastic and mechanosorptive creep behavior of two tropical hardwoods and one temperate softwood, European Journal of Wood and Wood Products, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s00107-023-02002-w</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b111]	Brémaud I., Alix C., Čufar K., Grabner M., Gril J., Matsuo-Ueda M. Backes B., Cabrolier P., Gilles N., Poidevin N., Pont O., Rooney S. (2023) Time4WoodCraft, the time of wood craftspersons, the time of crafts’ wood – an interdisciplinary exploration, Archaeology, Society and Environnement, 3(1):164-181.[b112]	Jullien D., Dupre J.C., Gauvin C.,  Uzielli L., Hesser F., Riparbelli L., Mazzanti P., Gril J., Tournillon G., Amoroso D., Hazael Massieux P., Stepanoff P., Bousvarou M. (2023) Hygromechanical Behaviour of a 16th Century Painted Wooden Panel: In-Situ Experiments to Quantify the Mechanical Effect of the Frame and the Cradle. J. Cult Heritage. 64:266-274 10.2139/ssrn.4409601[b113]	Riparbelli L., Dionisi Vici P., Mazzanti P., Brémand F., Dupré J.C., FioravantiM., Goli G., Helfer T., Hesser F., Jullien D., Mandron P., Ravaud E., Togni M., Uzielli L., Badel E., Gril J. (2023) Coupling numerical and experimental methods to characterise the mechanical behaviour of the Mona Lisa: a method to enhance the conservation of panel paintings, J. Cult Heritage. 62, 376-386. 10.1016/j.culher.2023.06.013[b114]	Riparbelli L., Mazzanti P., Helfer T., Manfriani C., Uzielli L., Castelli C., Santacesaria A, Ricciardi L., Rossi S., Gril J., Fioravanti M. (2023) Modelling of Hygro-mechanical deformations of wooden panel paintings: model calibration and artworks characterization, Heritage Science 11:126-144. 10.1186/s40494-023-00958-9[b115]	Van Rooij, A., Badel, E., Barczi, JF., Caraglio, Y., Almeras, T., Gril, J. (2023) Modelling the growth stress distribution of tree branches: impact of different growth strategies. Peer Community Journal, Volume 3, article no. e78. 10.24072/pcjournal.308. Recommended by PCI Forest and Wood Sciences.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">[b116]	Asseko Ella M., Godi G. Moutou Pitti R., Goli G., Ikogou S., Fournely E., Gril J. (2024) Diffusion properties of Gabonese tropical hardwoods and European softwoods measured with low-tech equipment and by an inverse method, Bois et Forêt des tropiques, 360:1-12. 10.19182/bft2024.360.a37392[b117]	Bontemps A., Godi G., Fournely E., Moutou Pitti R., Gril J. (2024) Implementation of an optical measurement method for monitoring mechanical behaviour, Exp Techniques, 49(1):115-128. 10.1007/s40799-023-00636-2 .[b118]	Bontemps A., Moutou Pitti R., Fournely E., Godi G., Gril J. (2024) Multi-step creep tests of notched beams of silver fir (Abies alba) at different initial moisture contents, Construction and Building Materials 425 (2024) 136026. 10.1016/j.conbuildmat.2024.136026[b119]	Chin Y.H., Horikawa Y., Vial C., Gril J., Moutou Pitti R., Ouldboukhitine S.E., Labonne N. Biwole P. (2024) A scalable solvent-exchange strategy for the drying of colorless Japanese cedar (Cryptomeria japonica), Drying Technology, DOI: 10.1080/07373937.2024.2434890[b120]	Engonga Edzang A., Moutou Pitti R., Kouassi D., Hofs J.L., Moulia B., Gril J., Badel E. (2024) Interclonal variability in sensitivity to wind breakage: comparative analysis of the mechanical behaviour of stems of two Hevea clones, Forest Ecology and Management, 562: 121934. 10.1016/j.foreco.2024.121934[b121]	Gril J., Brémand F., Badel E., Dionisi-Vici P., Doumalin P., Dupré J.C., Fioravanti F., Godi G., Goli G., Hesser F., Jullien D., Mandron P., Mazzanti P., Ravaud E., Riparbelli L., Togni M., Uzielli L. (2024) Combining engineering and wood science for the conservation of artworks: Hygro-mechanical study of Mona Lisa’s wooden support, Technè, hors-série 2024 “Léonard de Vinci, l’expérience de l’art”, 128-147.[b122]	Nguedjio L.C., Mabekou Takama J.S., Moutou Pitti R., Blaysat B., Gril J., Zemtchoua, F., Talla P.K. (2024) Analyzing Creep-Recovery Behavior of Tropical Entandrophragma cylindricum Wood: Traditional and Fractional Modeling Methods. Int. J. Solids and Structures, 306:113-122. 10.1016/j.ijsolstr.2024.113122[b123]	Phan N.T., Auslender F., Gril J., Moutou Pitti R. (2025) Effects of cellulose fibril cross-linking on the mechanical behaviour of wood at different scales, à paraître dans Wood Sci Techol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des ouvrages de synthèse, édition d’actes ou livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage ou participation importante à l’ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">[c1]	Norimoto M., Gril J. (1993) Structure and properties of chemically treated wood, in: Recent Research on Wood and Wood-based materials, N. Shiraishi, H. Kajita, M. Norimoto (eds), Vol. Current Japanese Materials Research, 11, Elsevier Applied Science, p. 135-154.[c2]*	Perré P, Gril J. (1997) Relations structures-propriétés et comportement haute température dans le bois, Actes du 1er séminaire des deux projets financés par la DERF, Nancy 10-11.2.97, 145p.[c3]	Thibaut B., Gril J., Chanson B. (2003) Wood growth and development, in: Encyclopedia of Applied Plant Sciences, Elsevier, p. 96-105.[c4]	Thibaut B., Gril J. (2003) Growth stresses, in: Wood quality and its biological basis, J.R. Barnett, G. Jeronimidis (eds) Series: Biological Sciences Series, J.A. Roberts, P.N.R. Usherwood, Blackwell Publishing, Oxford, p. 137-156.[c5]*	Gril J., Yamamoto H. (2004) Cell-wall modelling as a tool to study physical and mechanical properties of wood, in: Wood Fibre Cell Walls: Methods to Study their Formation, Structure and Properties (COST Action E20), J.R. Barnett, A.M.C. Emons, G. Jeronimidis, P. Saranpää, S. Tschegg (eds).[c6]*	Dureisseix D., Gril J., Arnould O. (2006) Un panneau de peuplier: une modélisation de l'action du châssis-cadre, in: Au Coeur de la Joconde, J.P. Mohen, M. Menu, B. Mottin (eds), Gallimard, traductions américaine et allemande, 55-57.[c7]	Perré P., Rémond Y., Gril J. (2006) Un panneau de peuplier: une simulation de l'effet des variations de l'ambiance, in : Au Coeur de la Joconde, J.P. Mohen, M. Menu, B. Mottin (eds), Gallimard, traductions américaine et allemande, 53-55.[c8]	Uzielli L., Dionici Vici P., Gril J. (2006) Un panneau de peuplier : caractérisation physico-mécanique du panneau, in : Au Coeur de la Joconde, J.P. Mohen, M. Menu, B. Mottin (eds), Gallimard, traductions américaine et allemande, 52-53.[c9]	Fournier M., Moulia B., Gril J. (2008) Comment les plantes tiennent debout : la biomécanique, in: Aux Origines des Plantes, F. Hallé (ed) Series, Fayard, Paris, chap. 7[c10]*	Gril (2010) Edition des actes: Wood science for conservation of cultural heritage, proceedings of the international conference held by Cost Action IE0601, 5-7.11.08, Braga (PT), J. Gril (ed), Florence Universiy Press (pub.), Proceedings e report 67, 356 p.[c11]	Kondo D., Breitkopf P., Charlier R., Cristini P., Deplano V.,  B. Dubus B., Gril J., Le Mogne T., Lebon F., Maurel N., Moes N., Orgeas L., Pagneux V.,  Patoor E., Pommier S., Prada C., Rauch E., Sinou J.J., Vales F., Verdier C. (2011). Ingénierie des matériaux et des structures, mécanique des solides, acoustique. Rapport de conjoncture 2010 du Comité national de la recherche scientifique, CNRS Editions, chapitre 09, 169-186, 2011, ISBN 978-2-271-07263-4. ⟨hal-00799637⟩[c12]	Bardet S., Gril J., Kojiro K. (2012) Thermal Strain of Green Hinoki Wood: Separating the Hygrothermal Recovery and the Reversible Deformation, in: Mechanics, Models and Methods in Civil Engineering, Lecture Notes in Applied and Computational Mechanics, Frémond M, Maceri F. (ed), Springer verlag (pub.), vol. 61, p. 157-162,[c13]*	Gril (2012) Edition d’un numéro special de revue: Wood science and conservation, Special issue of Journal of Cultural Heritage (33 articles, 219 pages), Elsevier (pub), vol 13, 3(S).[c14]*	Gril J., Marchal R. (2012) Les axes thématiques en sciences du bois, Actes des 1ères journées scientifiques du GDR 3544 Sciences du Bois, Montpellier 26-28/11/2012.[c15]*	Caré S., Vaiedelich S., Gril J. (2013) Savoir-faire et outils en sciences du bois, Actes des 2èmes journées scientifiques du GDR 3544 Sciences du Bois, Champs-sur-Marne, 19-21/11/2013.[c16]*	Gardiner B., Barnett J., Saranpää P., Gril J. (2014) Edition d’ouvrage collectif: The Biology of Reaction Wood, Springer Series in Wood Science, Springer (pub), 274p.[c17]*	Barnett J., Gril J., Saranpää P. (2014) Introduction, in: The Biology of Reaction Wood, Springer Series in Wood Science, Springer (pub), Gardiner B., Barnett J., Saranpää P., Gril J (eds), p. 1-11.[c18]	Fournier M., Alméras T., Clair. B., Gril J. (2014) Biomechanical Action and Biological Functions, in: The Biology of Reaction Wood, Springer Series in Wood Science, Springer (pub), Gardiner B., Barnett J., Saranpää P., Gril J (eds), p. 139-169.[c19]*	Fournely E., Caré S., Gril J. (2015) Savoir-faire et outils, Actes des 4èmes journées scientifiques du GDR 3544 Sciences du Bois.[c20]*	Chaplain M., Caré S., Gril J. (2016) Actes des 5èmes Journées Scientifiques du GDR3544 Sciences du Bois.[c21]*	Belloncle C., Vieux M., Gril J., Fournier M. Caré S. (2017) Actes des 6èmes Journées Scientifiques du GDR3544 Sciences du Bois.[c22]*	Geitman A., Gril J. (2018) Edition d’ouvrage collectif: Plant Biomechanics : From Structure to Function at Multiple Scales, Springer, 441p.[c23]*	Almeras T, Gril J., Jullien D. (2018) Modelling, evaluation and biomechanical consequences of growth stress profiles inside tree stems, in : Plant Biomechanics : From Structure to Function at Multiple Scales, Springer, Geitman A., Gril J. (eds), pp. 21-48.[c24]	Carlier C., Alkadri A., Gril J., Brémaud I. (2018) Revisiting the notion of “resonance wood” choice: a decompartmentalised approach, from violin-makers’ opinion and perception to characterization of material properties’ variability, Book of end of WoodMusICK COST Action FP1302 Wooden musical instruments: different forms of knowledge, to be published[c25]*	Denaud L., Girardon S., Pot G., Gril J. (2018) Actes des 7èmes Journées Scientifiques du GDR 3544 Sciences du Bois : à chacun sa ressource locale. 336 p.[c26]*	Romain Rémond R., Besserer A., Fredon E., Gérardin P. Gril J. (2019) Actes des 8èmes Journées Scientifiques du GDR 3544 Sciences du Bois : L’apport des Sciences du Bois à la société et au monde industriel. 323 p.[c27]*	Sieffert Y., Gril J. (2021) Actes des  9èmes journées scientifiques du GDR 3544 Sciences du Bois, Multifonctionalité des forêts et diversité des usages du bois (à distance), 18-20.11.20, 220p.[c28]	Thibaut B., Gril J., Chanson B. Loup C., Jeronimidis G. (2021) Proceedings of the 1st Plant biomechanics International conference, Sept 1994, Montpellier. 390 p.[c29]*	Yamamoto H., Morita M., Gril J., Matsuo M. (2021) Proceedings of the 8th Plant biomechanics International conference, Nov 2015, Nagoya, Japan. 273 p.[c30]	Alméras T., Jullien D., Montero C, Gril J., Badel E. (2022) Actes des 10èmes journées scientifiques du GDR 3544 Sciences du Bois, Diversités du bois et de ses usages, 17-19.11.21, Montpellier, 309p.[c31]*	Badel E., Gril J., Théry I. (2023) Actes des 11èmes journées scientifiques du GDR 3544 Sciences du Bois, 16-18.11.22, Nice, 358p.[c32]*	Badel E., Gril J., Costa G. (2024) Actes des 12èmes journées scientifiques du GDR 3544 Sciences du Bois, la durabilité, 22-24.11.23, Limoges, 362p.[c33]*	Badel E., Gril J., Boudaud C., Monachon M., Michaud F. (2024) Actes des 13èmes journées scientifiques du GDR 3544 Sciences du Bois, 20-22.11.24, Nantes, 381p.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of the effect of periodic checkerboard patterns on diffusion properties of Khaya ivorensis tropical species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2026.2633328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of literature-established delignification techniques on poplar wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Horikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-025-01741-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of radial variations of wood properties in European beech (Fagus sylvatica L.) reveals the plastic nature of juvenile wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-025-01284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Creep-Recovery Behavior of Tropical Entandrophragma cylindricum Wood: Traditional and Fractional Modeling Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J S Mabekou Takam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 306, pp.113122. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-Delignified Wood as a Sustainable Anisotropic Insulation Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5519. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable solvent-exchange strategy for the drying of colorless Japanese cedar ( Cryptomeria japonica )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Horikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (3), pp.510-526. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2024.2434890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture toughness of Khaya ivorensis and Magnolia obovata for mobility applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Houngbegnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 141, pp.105209. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2025.105209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative investigation on viscoelastic and mechanosorptive creep behavior of two tropical hardwoods and one temperate softwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82 (1), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00107-023-02002-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining engineering and wood science for the conservation of artworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hors-série, pp.128-147. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11v48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cellulose fibril cross-linking on the mechanical behavior of wood at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (4), pp.1555-1583. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-024-01569-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion properties of Gabonese tropical hardwoods and European softwoods measured with low-tech equipment and by an inverse method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 360, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2024.360.a37392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an Optical Measurement Method for Monitoring Mechanical Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (1), pp.115-128. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40799-023-00636-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling numerical and experimental methods to characterise the mechanical behaviour of the $Mona\ Lisa$: a method to enhance the conservation of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.376-386. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the growth stress in tree branches: eccentric growth vs. reaction wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul VAN ROOIJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e78. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.308/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748026v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft, the time of wood craftspersons, the time of crafts’ wood – a transdisciplinary exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.164-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical study of a 16th century painted wooden panel: In-situ experiments to quantify the mechanical effect of the frame and the cradle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, pp.266-274. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to assess the hygro-mechanical behaviour of original panel paintings, through in situ non-invasive continuous monitoring, to improve their conservation: a long-term study on the Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mechano-sorptive loading on crack propagation of notched beams of White fir and Okume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ikogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.477-484. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2022.01.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the cross-linking of the cellulosic fibrillar network on the effective hygro-mechanical behavior of the wood cell wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (11), pp.4985-5007. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-022-03355-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible and irreversible effects of mild thermal treatment on the properties of wood used for making musical instruments: comparing mulberry to spruce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.256 - 264. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor4074-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient destabilisation in anisotropic vibrational properties of wood when changing humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), pp.328-344. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture content dependence of anisotropic vibrational properties of wood at quasi equilibrium: analytical review and multi-trajectories experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), 15 p. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree growth forces and wood properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984734v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 253, pp.112736. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature in a mass transfer simulation: application to wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ulmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (4), pp.943-962. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-020-01197-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical properties of grenadilla wood (Dalbergia melanoxylon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-020-01215-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of &amp;quot;flexure wood&amp;quot;: compressive stresses in living trees improve the mechanical resilience of wood and its resistance to damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (17), 13 p;. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-0926-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence and quantitative evaluation of tensile maturation strain in flax phloem through longitudinal splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Gorshkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (1), pp.9-19. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjb-2019-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the hygromechanical behaviour of a historic painting on wooden panel : devices and measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2020.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notched-beam creep of Douglas fir and white fir in outdoor conditions: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.659-671. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic analysis of poplar wood properties by thermal modification in conventional oven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Umemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.131-139. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor2422-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between anatomical and vibrational properties of wavy sycamore maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-20170185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection and transmission of visible light by sugi wood: effects of cellular structure and densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakiko Kawabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Sugimori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (6), pp.738-744. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-018-1751-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic analysis of poplar wood properties by thermal modification in conventional oven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Umemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.131-139. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor2422-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability and dimensional stability of white mulberry (Morus alba L.) for Middle Eastern lutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madera y Bosques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21829/myb.2017.2321447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree growth stress and related problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (5), pp. 411-432. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-017-1639-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of wood density, stiffness and microfibril angle along Eucalyptus trunks grown under contrasting growth conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ricardo Gherardi Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.871-882. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-015-1327-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of traditional hygro-thermal pretreatments on the acoustical characteristics of white mulberry wood (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.821-832. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2015005000071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Correlation to Evaluate the Influence of Hygrothermal Loading on Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.428-435. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity potential in the extraneous compounds of white mulberry wood (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.227-238. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2014005000018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional discrete formulation of a hygrolock model for wood hygromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.309 - 328. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-013-9229-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hygro-mechanical analysis of poplar wood along the tangential direction by restrained swelling test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-014-0633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture energy of wood and root burl wood of thuya (Tetraclinis articulata (Vahl) Masters)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mouridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Calchéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Famiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.166 - 174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of wood: An integrative approach ranging from nanoscale to structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin de Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2012.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractions on dynamic mechanical properties of white mulberry (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-011-1225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical study of a support system for cupping control of panel paintings combining crossbars and springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (53), pp.5109-5117. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of high density polyethylene composite filled with bagasse after accelerated weathering followed by biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyvand Darabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali N. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azadfalah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.5258-5267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance of scantlings indicates the stiffness even of small specimens of Eucalyptus from plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ricardo Gherardi Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Lima José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Marcos Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (4), pp.621-635. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-011-0431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hygromechanical history on the longitudinal mechanosorptive creep of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Legeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66, pp.757-764. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2011-0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between wood elastic strain under bending and cellulose crystal strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood science and conservation: activities and achievements of COST Action IE0601</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.S1-S5. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (3), pp.373-386. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bark stripping on the electrical impedance of Quercus suber leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariange Magne Takam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Chokairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Alami Chantoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinedine Hamoutahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/s0718-221x2012000200007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic behaviour of aged and non-aged spruce wood in the radial direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Volkmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ganne-Chédeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parviz Navi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2011.629735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for material symmetries in the burr wood of thuja by a direct contact ultrasonic method on spherical samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mouridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Famiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.285-296. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2011000300004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.735-754. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of wood - Analysis of color changing during natural aging and heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Umemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (3), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2011.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physique du bois de la loupe de Thuya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mouridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Farimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some anatomical features of an Acacia hybrid, A. mangium and A. auriculiformis grown in Indonesia with consideration of pulp yield and paper strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridwan Yahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Silsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3), pp.343-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the characteristic hygro-mechanical properties of the gelatinous layer in tension wood from Kunugi oak (Quercus acutissima)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiharu Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (1), pp.149-163. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-009-0262-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal and environmental variation of structural timbers of Eucalyptus for growth, density, and dynamic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ricardo Gherardi Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Tarcisio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Marcos Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (Supplément)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood properties and chemical composition of the eccentric growth branch of Viburnum odoratissimum var. awabuki.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (3), pp.541 - 549. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-010-0425-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color changes in wood during heating: kinetic analysis by applying time−temperature superposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Umemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken'Ichiro Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (1), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-010-5542-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in xylem formation of Viburnum odoratissimum var. awabuki: Growth strain and related anatomical features of branches exhibiting unusual eccentric growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.707-713. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence and modelling of physical aging in green wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (3), pp.333-342. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-008-0325-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characteristics of aged Hinoki wood from Japanese historical buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (7), pp.601-611. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2009.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the time-temperature equivalency in green wood: Characterisation of viscoelastic properties in longitudinal direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Horacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (3), pp.327-333. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2009.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood preservation by a mixed anhydride treatment: A 13C-NMR investigation of simple models of polymeric wood constituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Tondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.29365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporosity as a new parameter for understanding tension stress generation in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (11), pp.3023-3030. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erp133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation induced by ethanol substitution in normal and tension wood of chestnut (Castanea sativa Mill.) and simarouba (Simarouba amara Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.703-712. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-009-0251-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of growth stress level on wood properties in Poplar I-69 （Populus deltoides Bartr.cv.&amp;quot;Lux&amp;quot; ex I-69/55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Mei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp.307-315. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between growth stress and wood properties in poplar I-69 (Populus deltoides Bartr. cv. &amp;quot;Lux&amp;quot; ex I-69/55)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Mei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (3), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a gel in the cell wall to elucidate the paradoxical shrinkage of tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.494-498. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm700987q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strain assessment at the periphery of small-diameter trees using the two-grooves method: influence of operating parameters estimated by numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (7), pp.551-565. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-008-0202-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth stresses are highly controlled by the amount of G-layer in poplar tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Quan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (3), pp.237-246. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical performances of trees in the phase of active reorientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Horacek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Agriculturae Et Silviculturae Mendelianae Brunensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LVI (5), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11118/actaun200856050039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de croissance dans les tiges : modélisation de leur mise en place et de leur fonction biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériem Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (6), pp.749-760. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/28374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis of the strains generated by water tension in plant stems. Part I: stress transmission from the water to the cell walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (11), pp.1505-1516. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/27.11.1505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leachability and termite resistance of wood treated with a new preservative : ammonium borate oleate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Imamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nami Kartal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (5), pp.359-366. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00107-007-0192-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse shrinkage in G-fibers as a function of cell wall layering and growth strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (8), pp.659-671. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-007-0148-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an oil heat treatment on the leachability and biological resistance of boric acid impregnated wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Joung Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Imamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (6), pp.673-678. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of holm oak wood samples of Azrou region by ultrasonic goniometry technique and by the hot disk method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Famiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35, pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key signal and wood anatomy parameters related to the acoustic quality of wood for xylophone-type percussion instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Baillères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52, pp.270-273. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-005-0755-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the hygroscopic behaviour of 205-year-old and recently cut juvenile wood from Pinus sylvestris L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garcia-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guindeo Casasus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Palacios Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (3), pp.309-317. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the hygroscopic behaviour of 205-year-old and recently cut juvenile wood from Pinus sylvestris L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco García Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guindeo Casasús</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma de Palacios de Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (3), pp.309- 317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Silvicultural Practice, Tree, Cambial Age and Height on Wood Density Components of Plantation Poplar I-69 (Populus Deltoides CV. I-69/55) in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wood products journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17A (4), pp.228-235. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/wsc.2006.17.4.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling anisotropic maturation strains in wood in relation with fibre boundary conditions, microstructure and maturation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (3), pp.347-353. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2005.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage of cane (Arundo donax L.) II Effect of drying condition on the intensity of cell collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51, pp.130-135. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-004-0629-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precautions for the structural analysis of the gelatinous layer in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei'Ichi Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of wood hygroscopicity and associated dimensional response by repeated humidity cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma de Palacios de Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guindeo Casasús</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (3), pp.275-284. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on European beech (Fagus sylvatica L.). Part 1 : variations of wood colour parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumonceaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (7), pp.625-632. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of circumferential heterogeneity of wood maturation strain, modulus of elasticity and radial growth on the regulation of stem orientation in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.457-467. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-005-0407-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage of cane (Arundo donax) II. Effect of drying condition on the intensity of cell collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51, pp.130-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling of acetylated wood I. Swelling in organic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (2), pp.124-129. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-004-0634-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Gelatinous Layer (G-Layer) on the Origin of the Physical Properties of the Tension Wood of Acer sieboldianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiharu Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Okuyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (3), pp.222-233. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-004-0639-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Log-End Cracks Due to Growth Stresses: Calculation of the Elastic Energy Release Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Laghdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57 (4), </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2003.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crack propagation due to growth stress release in round wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105, pp.265-272. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending of apricot tree branches under the weight of axillary growth: test of a mechanical model with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16 (1), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-001-0139-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transverse viscoelasticity of green wood using a combination of two parabolic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.549-556. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01503-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of wheat seed coats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abecassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78 (3), pp.231-235. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/CCHEM.2001.78.3.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of wood and trees : some new highlights for an old story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329 (9), pp.701-716. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01380-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coal used for Fuel at Two Prehistoric Sites in Southern France: Les Canalettes (Mousterian) and Les Usclades (Mesolithic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (4), pp.509-512. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jasc.1996.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des déformations bloquées dans un disque de bois vert. Méthode de la fermeture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (5), pp.955-966. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First use of Coal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Precedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/373480a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree mechanics and wood mechanics: relating hygrothermal recovery of green wood to the maturation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51 (3), pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recouvrance hygrothermique du bois vert. I. Influence de la température. Cas du jujubier (Ziziphus lotus (L) Lam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (1), pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recouvrance hygrothermique du bois vert. II. Variations dans le plan transverse chez le châtaignier et l'épicéa et modélisation de la fissuration à coeur provoquée par l'étuvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (5), pp.487-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (243)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la sciure de bois sur les propriétés mécaniques des briques à base d’argiles de Kwilu-Ngongo, en RD Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Lewo Nkondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Ogougba Ogatchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ekomy Ango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kocouvi Agapi Houanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR "Sciences du Bois"; CNRS; INRAE; AgroParisTech, Oct 2025, Mont de Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRACTIONAL ORDER DERIVATIVE APPROACH OF VISCOELASTIC BEHAVIOR OF TROPICAL WOOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kisito Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brisbane, Australia. pp.5437 - 5443, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/080513-0669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Khaya ivorensis and Magnolia obovata : resistance to cracking for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Riccardo Houngbegnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery K Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hyatt Regency, Jun 2025, Milwaukee (Wisconsin, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de poutrelles en bois ancien collées avec un adhésif lignocellulosique biosourcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Mafogang Mbekou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chrislin Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kisito Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the solid wood modification with preserved hierarchical structure via non-cellulosic substances removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Wood Modification (ECWM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.173-182, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99418-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cracking process in tropical wood for mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Riccardo Houngbegnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery K Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORLD CONFERENCE ON TIMBER ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Organising Committee, Jun 2025, Brisbane (AU), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-mode crack propagation criteria in orthotropic materials under moisture content stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kisito Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique Sciences du Bois, Rupture-Imagerie-CND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois, Jul 2025, Egletons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of a heterogeneous plant cell wall: a biomechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cell growth together with wall thickening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion générale du groupe de recherche PhyP « Biophysique et biomécanique des plantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Carry-le -Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode I fracture of tropical timber in 3-point bending in a controlled environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society of Experimental Mechanics (SEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vancouver, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois de réaction et contrôle de l'orientation d'une tige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Pluribois « Les bois et leurs usages : de la forêt au matériau, approche pluridisciplinaire des adaptations », 10-14.06.24, .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Banyuls-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse probabiliste du comportement élastique de deux essences de bois tropicaux : Influence de la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Kosguine Mezatio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fractures propagating in silver fir (Abies Alba) using High-Resolution Full-Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Experimental Mechanics, Jun 2024, Vancouver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of delignified wood's thermal and elastic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois » - Nantes, 20-22 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.280-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired wooden hygro-actuators: bilayer structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuoye Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Jaafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement naturel sur les propriétés physicomécaniques du bois de chêne de la cathédrale Notre Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bourchanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphanie Nouemsi Soubgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la saignée sur le comportement mécanique des troncs de deux clones d'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld ENGONGA EDZANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme journees scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois + ESB, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des processus de fissuration des bois tropicaux pour la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Houngbegnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jailin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaysat Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvat Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of engineering science to the conservation of wooden panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese workshop on Material Sciences for Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur les sciences du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche technologique, de l’innovation et du développement durable (JRTIDD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent mechanical behaviour of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Japanese Wood Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d’abaque d’équilibre hygroscopique des essences des feuillus tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France. pp.353-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fibrillar cross-linking on the multiscale hygro-elastic behaviour of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "wood microstructure and micromechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber structures in subtropical climate on design: BOIS DURAMHEN programs for Guadeloupe, Martinique and Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quistin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Oslo, Jun 2023, Oslo (Norway), Norway. pp.2820-2926, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069179-0369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la complaisance du bois dans des essais de fluage multi-paliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bontemps Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournely Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep tests on partially dried notched beams of silver fir wood (Abies alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bontemps Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Oslo, Jun 2023, Oslo (Norway), Norway. pp.542-548, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069179-0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366360v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the cross-linking of the cellulosic fibrillar network on the macroscopic elastic behaviour of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Oslo, Jun 2023, Oslo (Norway), Norway. pp.443-448, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069179-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of alcoholysis treatment in Poplar wood delignification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France. pp.252-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par haubanage de la réponse thigmomorphogénétique de deux clones d'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme Journees Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Nov 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du comportement en flexion du tronc de deux clones d'Hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engonga Edzang Arnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the growth stress distribution during the life of tree branches: impact of different growth strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the mechano-sorptive effect on crack propagation beams of tropical and temperate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des essais de fluage sur des poutres entaillées de sapin pectiné (Abies alba) à l'état vert en éliminant les effets de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournely Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind safety of rubber trees in plantations: comparison of the resistance to breakage of two clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Plant Biomechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the cross-linking of the cellulosic fibrillar network on the effective hygro-mechanical behaviour of the wood cell wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la réticulation du réseau fibrillaire cellulosique sur le comportement élastique macroscopique du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft : le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets MITI CNRS « Le temps: mesures, perceptions, impacts et applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermes de sorption de bois guyanais en relation avec le projet Bois Duramhen 973</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechano-sorptive behaviour on crack propagation of notched beams of Okume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Structural Engineering, Mechanics and Computation (SEMC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep tests on notched beams of silver fir wood (Abies alba),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Structural Engineering, Mechanics and Computation (SEMC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet WoodConstitutiveLaws : un environnement pour capitaliser des lois constitutives compatibles avec les principaux solveurs d’éléments finis commerciaux et académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparbelli Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Christovasilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.299-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des contraintes de croissances dans les branches : comparaison de différentes stratégies de maintien postural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul VAN ROOIJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois comme support de peinture: traces du temps et altérations de la fonction, l’exemple de la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique PLURIBOIS 2022, Les bois et leurs usages : approches pluridisciplinaires des dégradations et des empreintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of wood thermal conductivity by delignification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 "Sciences du bois", Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des paramètres de diffusion du bois : approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournely Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de panneaux en bois reconstitués à partir des sous-produits de scierie de bois exotiques originaires du Cameroun et d'un liant biosourcé : gomme arabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Ulfrid Passo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Baynast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du sapin pectiné (Abies alba) mis en oeuvre à l'état vert ou partiellement séché pour des applications en structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.230-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation rhéologique du comportement mécanosorptif et viscoélastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des déformations d'un panneau de bois peint du patrimoine : effet du cadre, du parquetage et de variations hygrothermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparbelli Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées scientifiques du GDR Sciences du bois : Diversités du bois et de ses usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de recherches des sciences du bois (GDR 3544), Nov 2021, Montpellier, France. pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la réticulation du réseau fibrillaire cellulosique sur le comportement élastique effectif de la paroi cellulaire du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.216-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of experimental and numerical methods to study the mechanical risk conditions for the conservation of unique art pieces: the case of the Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparbelli Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium "Virtual Experiments for Wooden Artwork -VirtEx"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael KALISKE, Nov 2021, Dresden, Germany. pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - Le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Réunion de GT Savoir Scientifiques et Artisanaux) 10èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Annuelles du GDR3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-related wood research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of Time4Wood project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iris Brémaud, Sep 2021, Colognac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the Conservation of the Mona Lisa: numerical methods for future preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparbelli Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fioravanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées scientifiques du GDR Sciences du bois : Diversités du bois et de ses usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de recherches des sciences du bois (GDR 3544), Nov 2021, Montpellier, France. pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - The time of wood craftsmen, the time of craft woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bois - Échanges interdisciplinaires sur le bois et les sociétés / Interdisciplinary meeting on wood and societies, 18-19 October 2021, INHA, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the thigmomorphogenetic response of rubber tree clone (hevea brasiliensis): impact on wind breakage strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulia Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference On Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Santiago, Chile. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'effet mécanosorptif sur la fissuration du Padouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISCOELASTIC AND MECHANO-SORPTIVE BEHAVIOUR OF TWO TROPICAL SPECIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matian Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godi Gaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference On Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale du surdimensionnement mécanique des branches par rapport à leur poids propre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul VAN ROOIJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Galery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la rigidité de flexion de l'arbre sur pied de deux clones d'hévéa (Hevea brasiliensis) de plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.86-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mechano-sorptive loading on crack propagation of notched beams of White-fir and Okume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ikogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Structural Integrity (ICSI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact des entailles de poutres de sapin pectiné (Abies alba) sur les interprétations des essais Bing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granet Charles-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sallat Theo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins de recherche en sciences du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR « Arbre, forêt, bois et sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Event ICCS23 - 23rd International Conference on Composite Structures &amp; MECHCOMP6 - 6th International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of a painted wooden panel from the heritage subject to hygrothermal variations: role of the reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd SWST International Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en grands déplacements du comportement mécanique d'une tige lors d'un essai de flexion sur pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy’s Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée scientifiques du GDR 355 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3SR, Grenoble, Nov 2020, Grenoble, France. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif de la paroi cellulaire du bois : comparaison numérique et analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques du GDR3544 Sciences du bois,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode optique de mesures des grandeurs physiques d’un essai de fluage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bontemps Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournely Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques du GDR3544 Sciences du bois,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des paramètres de diffusion du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asseko Ella Martian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournely Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques du GDR3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 Sciences du Bois, Nov 2020, Grenoble, France. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Objects: the use of advanced numerical methods to exploit a complete set of information from experimental data, for the Mona Lisa's Digital-Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des contraintes longitudinales dans une section de branche : modèle élastoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée scientifiques du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3SR, Grenoble, Nov 2020, Grenoble, France. pp.158-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique des branches lors de températures extrêmes (positives ou négatives) et conséquences sur le risque de casse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Nov 2019, Epinal, France. pp.274-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies for the Mona Lisa conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Methods in Wood Mechanics – from Material Properties to Timber Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Community on Computational Methods in Applied Sciences, Jun 2019, Växjö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croitre dans le vent : de la mécanoperception aux réponses de croissance de l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee Technique EchoPaysage "Arbres et Sécurité, de la santé des citadins à la gestion des risques de rupture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Echos paysage Auvergne - Rhône - Alpes., Oct 2019, Marmilhat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement viscoélastique et mécanosorptif de l'Okoumé, du Padouk et du Sapin blanc : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godi Gaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique d'une poutre entaillée en flexion 4 points : comparaison numérique et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Tung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie au service de la conservation des oeuvres d'art : étude mécanique du support en bois de la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci : l’expérience de l’art (Leonardo da Vinci : the experience of art)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique d'éléments de structures en bois de sapin pectiné en vue d'applications constructives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bontemps Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de calcul des paramètres de fissuration 3D dans le bois vert par microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordi Mambili Lebonjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Mouton Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les branches des arbres cassent-elles parfois sans raison apparente ? Le cas des charpentières plagiotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooij Arnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.278-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des paramètres de fissuration 3D dans le bois vert par microtomographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G J Mambili Lebongui1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomécanique des tiges soumises à des stress mécaniques contrôlés et environnementaux : application à l'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.272-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hygro-mechanical behaviour of notched beams of European species under creep loadings in outdoor conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ikogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMC 2019: The Seventh International Conference on Structural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cap Town, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluage et fissuration de poutrelles entaillées de bois tropicaux et européens en extérieur abrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Phelippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche scientifique des bois précieux à fil non droit choisis en artisanat : description optique et structurelle des bois figurés en vue de comprendre leur apparence visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECONSTRUCTION OF THE 3D CRACK PROFILE IN WOOD BASED STRUCTURES BY X-RAY COMPUTED MICROTOMOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Seif Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of diffusion models for outdoor condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mechanics of Time-Dependent Materials (MTDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOISTURE DRIVEN DAMAGE GROWTH IN WOOD MATERIAL : 3D IMAGE ANALYSIS FOR VISCOELASTIC NUMERICAL MODEL VALIDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 World Conference On Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Eurocode 5 standard to French hardwoods - Proposal of new hygroscopic equilibrium charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th meeting of International Network on Timber Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la fissuration du bois vert par modélisation numérique et microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebongui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Bois, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term mechanical behavior of hardwood species in outdoor conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mechanics of Time-Dependent Materials (MTDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Structures bois dans l'environnement Martiniquais, projet Bois Duramhen 972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quistin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the 3D crack profile in wood based structures by x-ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Seif Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème édition JET 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AF3M et SMSM., May 2018, Marrakech, Morocco. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diffusion de l'eau dans le bois utilisé pour la manufacture d'instrument à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des bois de lutherie : relier la caractérisation des propriétés des bois de résonance avec les perceptions des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESENTATION DU GDR CNRS SCIENCES DU BOIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées d'Etudes Techniques de l'Association Franco-Maghrébine de Mécanique et des Matériaux (JET 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of flexure wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 BOIS., Nov 2018, Cluny, France. pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la variabilité des propriétés thermo-hydriques et mécaniques des feuillus en climat extérieur - Adaptation à l’Eurocode 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the water diffusion in wood by terahertz techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des variations climatiques sur la durée de vie des poutres entaillées de sapin blanc (Abies Alba Mil) et de Douglas (Pseudotsuga Menziesii) : étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Ella Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées GDR Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Bois, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de l’eau dans le bois en extérieur : Des résineux aux feuillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l'AUGC ( Association Universitaire de Génie Civil)..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond « clear wood » : exploring the structure-properties of figured woods and of woods with strong gradients selected in craftsmanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d’endommagement par fissuration du bois vert via la modélisation numérique et la microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebongui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les ondes de l’érable – Relation entre anatomie, mécanique et acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d’endommagement par fissuration du bois vert via la modélisation numérique et la microtomographie à rayons X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebonjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 BOIS., Nov 2018, Cluny, France. pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des bois de résonance : Critères de sélection, caractérisation et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des bois Xylofutur, Bordeaux Sciences Agro, Visio Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation Of Deflection Of Douglas Fir And White Fir Beams Subjected To Climatic Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST ACTION FP1303 Final Conference and MC Meeting Building with bio-based materials: Best practice and performance specification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et procédés de séchage de bois tropicaux pour la facture d'instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6èmes journées du GDR 3544 «Sciences du bois» </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois Duramhen 972- durabilité, aménagement, humidité, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Annuelles du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belloncle Christophe, Nov 2017, Nantes, France. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Matters: Spruce and Maple selection for making musical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Academy of Music, Museum Piano Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the time-dependent behaviour of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CompWood 2017 - Computational Methods in Wood Mechanics, from Material Properties to Timber Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des fissures sur l'évolution de la flèche des poutres entaillées soumises au fluage en climat variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Annuelles du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une nouvelle méthode d'identification des paramètres de diffusion de l'eau dans différentes essences de bois en ambiance non contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'Association Universitaires de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois Duramhen 972-durabilité, aménagement, humidité, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quistin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Romana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of moisture content changes on the mechanical behavior of Pseudotsuga Menziesii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.  F. Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CompWood 2017 – ECCOMAS Thematic Conference on Computational Methods in Wood Mechanics – from Material Properties to Timber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in vibrational properties of coated wood through time from application of varnish, with recipes used in European or Iranian string instruments making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement à long terme des feuillus Français - Intégration aux Eurocode 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et modélisation de la diffusion dans le bois en ambiance non contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'anisotropie dans la détermination des coefficients de variations hygroscopiques des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonewood Selection: Physical Properties and Perception as Viewed by Violin Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between wood hygromechanical description and deformation modification factors of Eurocode 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Timber Engineering (WCTE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of wood scientists to the preventive conservation of Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 years International Academy of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression set and cupping of painted wooden panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Characterisation of Wooden Cultural Heritage by Scientific Engineering Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Halle (Saale), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des bois de résonance : caractérisation et perception des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tonewood selection and aging in instrument &amp;quot;quality&amp;quot; as viewed by violin makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conference COST FP1302 WoodMusICK, Effects of Playing on Early and Modern Musical Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mona Lisa Project: an update on the progress of measurement, monitoring, modelisation and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech: Theoretical, Numerical, and Experimental Analyses in Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mona Lisa Project: an update on the progress of measurement and monitoring activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium 556 Theoretical, Numerical, and Experimental Analyses in Wood Mechanics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transitional moisture change on the vibrational properties of violin-making wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost FP1302 WoodMusICK annual conference "Effects of playing on early and modern musical instruments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From wood hygromechanical interactions to timber structure longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 556</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial reversibility of hygrothermal (HT) treatments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Meeting of COST Action FP1302 WoodMusICK “Wood aging resulting from hygrothermal actions”, 19-20 November 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation préventive du support en bois de La Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Qualité, traitement et restauration du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des arts traditionnels de Casablanca, Jun 2015, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mechano-sorption in wood through hygro-locks and other approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Science and Technology (IAWPS 2015) and 60th Anniversary of the Japan Wood Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-mechanical properties of boxwood (Buxus sempervirens l.) used in the making of woodwinds for traditional and/or early music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK meeting “Analyses in Mechanics of Wooden Instruments”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the concept of “resonance wood”: luthiers’ empirical expertise versus assessment of wood structural/visual and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK Opening Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hygrothermal treatments on the physical properties of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoru Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Cost Action FP0904 Conference “Recent Advances in the Field of TH and THM Wood Treatment”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Skellefteå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precising structure-properties relation and mechanical-acoustical properties of resonance woods and determining its visual perception by users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSPS Summer Program Research Report Presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-mechanical behaviour of wooden panels from cultural heritage: effect of a coated face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions hygro-mécaniques et longévité des structures bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water re-saturation conditions and associated extractives leaching on thermal softening of wet wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of COST Action FP0904 “Thermo-Hydro-Mechanical Wood Behaviour and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Skellefteå, Sweden. pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Pre-Treatments and Traditional Coating Systems on the Vibrational, Hygroscopic and Colour Properties of Wood for Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of COST Action FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation visuelle, structurelle et acoustique de l'épicéa et de l'érable de lutherie : détermination des figures de l'érable et des paramètres de cernes de l'épicéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural use of wood in craftsmanship: case of the violin makers’ empirical expertise confronted to the acoustical properties of resonance wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood physical-mechanical properties by a mild hygrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violin making &amp;quot; tonewood &amp;quot; : comparing makers' empirical expertise with wood structural/visual and acoustical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics ISMA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France. pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois, muscle des arbres : comment l'assemblage des macromolécules au sein de la paroi cellulaire génère-t-il les contraintes permettant aux arbres de contrôler leur forme et leur orientation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériem Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée scientifique du GDR 3544 "Sciences du Bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements hygro-thermiques ou chimiques de stabilisation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale &amp; Sciences JFIS – Instruments à vent : Traitements du bois et acoustique des flûtes, ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation mécanique/acoustique et perception de la ressource en bois de lutherie du quatuor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood acoustic, hygroscopic and colorimetric properties due to thermally accelerated ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of COST actions FP0904 &amp; FP1006 “Characterization of modified wood in relation to wood bonding and coating performance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rogla, Slovenia. pp.238-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision à chaque étape de la restauration, comparaison du comportement hygromécanique de deux renforts : deux doublages en balsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Graindorge Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées du GDR Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of maturation stress in tension wood: using a wide range of observations and mechanical considerations to discriminate between hypothetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of High Density Polyethylene composite filled with Bagasse after Accelerated weathering follow by biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyvand Darabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Naghi Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biobased Materials and Composites (ICBMC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal growth stresses in trees: analytical models and functional implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bending mechanics of tree stems: the key role of wood maturation stress for resisting both permanent and temporary loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diversity in wood (dynamic) mechanical properties: What can we learn on affecting factors and on potential utilisations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IUFRO all Division 5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New uses and improvements of the Deformometric Kit to support study and conservation of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO, All Division 5 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we need to accelerate wood aging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling the isolated and combined effects of thermal modifications and hygrothermomechanical loading of wood, focused meeting of COST Action FP0904 'Thermo-Hydro-Mechanical Wood Behaviour and Processing'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Using Delignified Fibers on Mechanical Properties of High Density Polyethylene Composite Filled with Bagasse Before and After Accelerated Weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyvand Darabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - All Division 5 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Joconde, sa conservation préventive, le rôle essentiel joué par des chercheurs montpelliérains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances publiques de l'Académie des Sciences et Lettres de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of colour change induced by aging and heat treatment by using the multi-process kinetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Umemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Kawai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop of COST Action FP0904 'Mechano-Chemical transformations of wood during Thermo-Hydro-Mechanical processing'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bienne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between long term viscoelastic and mechanosorptive response of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FP0904 'Thermo-hydro-mechanical Wood behaviour and processing'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Biel, Switzerland. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of painted wooden panels from the cultural heritage: the case of Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of painted wooden panels from the cultural heritage: the case of Mona Lisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood technology; research methodologies and techniques in the field of wood technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Dik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert meeting to develop a research agenda for the structural conservation of panel paintings and related works of art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the thuja burr material symmetries by direct contact ultrasonic method on spherical specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mouridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FP0802 Workshop Mixed numerical and experimental methods applied to the mechanical characterization of bio-based materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodégradation de composites constitués de polyéthylène haute densité et de bagasse délignifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyvand Darabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali N. Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail 'Ecomateriaux' Amac/Mecamat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies on the wooden support of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Safeguard of Cultural Heritage. A Challenge From the Past for the Europe of Tomorrow. COST strategic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 367 p., </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1021.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling deformation of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between accelerated thermo-hydro aged wood and naturally aged wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Volkmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fioravanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parviz Navi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop of COST Action FP0904 'Mechano-Chemical transformations of wood during Thermo-Hydro-Mechanical processing'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bienne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au Point d'une Méthode Ultrasonore par Contact Direct sur des Echantillons Sphériques: Contribution à la détermination des symétries matérielles d'un matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mouridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of mechanical engineering to the conservation of panel paintings: the case of Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese Workshop on Science for Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical mechanical study of a framing technique for cupping control of painted panels combining crossbars and springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wood Science for Preservation of Cultural Heritage: Mechanical and Biological Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Braga, Portugal. pp.S109-S117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des symétries matérielles du bois de la loupe de thuya par une méthode ultrasonore par contact direct sur des échantillons sphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mouridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Workshop IAWS/ESTB7: Wood and derivatives - Sustainable materials and derivatives for future needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1Dx2D model to simulate the hygromechanical response of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601: Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling of hydral deformation of panel paintings and its confirmation by the experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Kuhnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fioravanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601 'Interaction between Wood Science and Conservation of Cultural Heritage'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the hygromechanical behaviour of painted panels using various models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601 "Interaction between Wood Science and Conservation of Cultural Heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between mechanosorptive and viscoelastic response of wood at high humidity level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. 6p., </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100628004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characteristics of aged Hinoki (Chamaecyparis obtusa Endl.) wood from Japanese historical buildings Ⅱ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of COST Action IE0601 'Interaction between Wood Science and Conservation of Cultural Heritage'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Turkey. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-locks modelling of the mechano-sorptive behavior based on integral formulation or internal variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep properties of heat treated wood in radial direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takato Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huroyuki Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage, and the European Society of Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Portugal. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church: in-situ monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent mechanical behaviour of wood and implication for painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique des panneaux en bois peint du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Jean Le Rond d'Alembert, Univ. Paris 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability and extractive content of Mulberry wood from Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Meeting of the International Research Group on Wood Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the aging wood from historical buildings as compared with the accelerated aging wood and cellulose, Analysis of color properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Umemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Germany. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the branch of Viburnum odoratissimum var. awabuki reaction wood? Unusual eccentric growth and various distributions of growth strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. pp.328-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About structural determinants of the diversity of vibration properties of ten tropical hardwoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cayenne, France. pp.543-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church, monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Hamburg, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characteristics of aged Hinoki (Chamaecyparis obtusa Endl.) wood from Japanese historical buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bending modulus of a single fiber estimated by electrostatic vibration method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual meeting of the Japanese Wood Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Matsumoto, Japan. CD-rom, 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation du comportement mécanique de bois de temples japonais: comment corriger les disparités de densité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Kawai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of abnormal behaviors of gelatinous layer in tension wood fiber - A micromechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiharu Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, French Guiana. pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood Culture and Science VIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring and conservation of wooden cultural heritage, the case Mona Lisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal stresses change the swelling properties of tension wood in organic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST E50 Workshop "Reaction wood formation at stand, tree and cellular level"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent behaviour of wood and tree biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strain of the branches exhibiting unusual eccentric growth in Viburnum odoratissimum var. awabuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the Japan Wood Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Matsumoto, Japan. cd-rom, 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the aging of Hinoki wood from the Japanese cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Umemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWS 2009 - Forests as a renewable source of vital values for changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint Pétersbourg, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of maturation stress in tension wood: using a micro-mechanical model to discriminate between hypothetic mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST E50 final conference Systems Biology for Plant Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of maturation stress in tension wood: using a wide range of observations to assess hypothetic mechanistic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FP0802 Workshop on "Experimental and computational methods in wood micromechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria. pp.105-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to decay fungi of ammonium borate oleate treated wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Meeting of of the International Research Group on Wood Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de codes en thermo-hygromécanique pour les panneaux peints en bois du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès Français de Mécanique - CFM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bending modulus of a single fiber estimated by electrostatic vibration method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual meeting of the Japanese Cellulose Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hokkaido, Japan. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation induced by ethanol substitution in normal and tension wood of chestnut and simarouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST E50 Workshop"Characterisation and application of cell wall macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical behaviour of painted wooden panels from the cultural heritage, the Mona Lisa wooden support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Mechanical Modeling of Wood and Wood Based Materials', mini-symposium WCCM8 - ECCOMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the hygromechanics of wooden panel paintings from the cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Matters - A celebration of the work of John Barnett, The Linnean Society of London, International Academy of Wood Science, International Association of Wood Anatomists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Bois et facture instrumentale: réglementation, propriétés et sélection des bois de lutherie', Journées Professionnelles Facture Instrumentale et Sciences à l'ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du vieillissement physique dans le bois vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Palaiseau, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des contraintes de croissance dans une section de tige : prise en compte de l'hétérogénéité et de la viscoélasticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes réunions Croissance, Amélioration et Qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale analysis of wood physical properties by the reinforced-matrix principle: formulation by Mori-Tanaka theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Modeling of Wood and Wood Based Materials, mini-symposium WCCM8 - ECCOMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse mécanique par essais et simulations sur un objet unique : la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontre Nationale des Mécaniciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Odeillo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications chimiques des bois et conséquences sur leurs propriétés physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles "Facture Instrumentale &amp; Sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of boron/linseed oil combined treatment as a low-toxic wood protection. Evaluation of boron fixation and resistance to termites according to Japanese and European standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Imamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest products and environment: a productive symbiosis. IUFRO conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la matière lignocellulosique à la paroi multicouche: modélisation du comportement physicomécanique du bois dans la direction des fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Réseau Français des Parois "Modélisation à différentes échelles dans le domaine des parois végétales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luthier : de l'arbre au violon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil à la mise en place d'une émission de "C'est pas sorcier" sur France 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement (hygro) mécanique de panneau de bois peints du patrimoine : la Joconde sauvée par la théorie de Griffith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du GIS Bois, Construction, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the non-cellulosic component of G-layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Cost Action E50 "Structure and function of primary and secondary cell walls"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Potsdam, DE, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical aging and its impact on the characterisation of viscoelastic properties of green wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Cost Action E50 "Structure and function of primary and secondary cell walls"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Potsdam, DE, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conserver aujourd'hui: les vieillissements du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of physical properties of gelatinous layer in tension wood fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiharu Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the International Academy of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability evaluation of cypress (Cupressus sempervirens L.) solid wood and mixed heartwood-sapwood cypress plywoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO All Division 5 Conference "Forest products and environment - A productive synthesis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Taipei, Taiwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de certaines essences secondaires locales pour la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tecnomed "Mieux valoriser les essences secondaires à bois d'artisanat !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de La Joconde : modélisation mécanique de l'action du châssis-cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Conserver aujourd'hui : les vieillissements du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la Musique, Feb 2007, Paris, France. pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the gelatinous layer to the growth stresses generation in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy, France. pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of viscoelasticity and juvenile wood occurence on the tree reorientation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horàvek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th plant biomechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Stockholm, Sweden. pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité biomécanique des bois : caractérisations à l'échelle de la paroi cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT "Approches multi-échelles en mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of tension wood shrinkage at cell wall level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop of Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Varsaw, PL, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced-matrix hypothesis as a theoretical basis for analyzing mechanical and physical properties of wood cell wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy, Italy. pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Lisa saved by the Griffith theory: Assessing the crack propagation risk in the wooden support of a panel painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Approach to Wood Structure, Behavior and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Firenze, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of sequential removal of extractives on the vibrational properties of two tropical woods with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of acoustic anisotropy of wood by using guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dikrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Famiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baillères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of viscoelastic properties of green poplar in torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy, Italy. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element model to predict the growth strain release at the periphery of small diameter trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th plant biomechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Stockholm, Sweden. pp.445-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalies of shrinkage and swelling as related to cell-wall anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of residual strains at stem periphery using the two-grooves method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.66-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bois pour l'arbre au bois matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département des sciences du bois et de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Université de Laval, Québec, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFM characterization of the mechanical properties of wood at the cell wall level ; a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bytebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of COST action E50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation et tenue d'un stand sur la biodiversité des bois, dans le cadre des manifestations pour la fête de la Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using time-temperature equivalence to extrapolate wood behaviour during machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of COST E35 "Fracture mechanics and micromechanics of wood and wood composites with regard to wood machining"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rosenheim, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu cellulaire et homogénéisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique des matériaux et structures à longueur interne: comportement et effet d'échelle. Colloque MECAMAT, Ecole de Mécanique des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aussoix, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement viscoélastique du bois de l'échelle cellulaire à l'échelle macroscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Programme Matériaux du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why big trees from high density hardwoods are more prone to end splitting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, East Lansing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using scanning probe microscopy in contact mode to evaluate the local rigidity of cell- wall layer : application to gelatinous fibres of oak tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of COST Action E20 (Wood Fibre Cell Wall Structure) "Methods to localise and characterise cell wall components", K. Ruel and P. Ander (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of periodic checkerboard patterns on moisture content diffusion properties of wood material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kisito Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image-Based Mechanics : An Overview of Experimental and Numerical Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Order Derivative Approach of Viscoelastic Behavior of Tropical Wood : Experimental and Numerical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kisito Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the solid wood modification with preserved hierarchical structure via non-cellulosic substances removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Wood Modification (ECWM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Florence, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of delignified wood’s thermal and elastic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois », 20-22 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement naturel sur les propriétés du bois de chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bourchanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Naissance et renaissance d’une cathédrale: Notre-Dame de Paris sous l’œil des scientifiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. Actes du Colloque interdisciplinaire « Naissance et renaissance d’une cathédrale: Notre-Dame de Paris sous l’œil des scientifiques », pp.53, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du traitement par alcoolyse dans la délignification du bois de peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par haubanage de la réponse thigmomorphogénétique de deux clones d'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la conductivité thermique du bois par délignification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les branches cassent elles sans raison apparente . Le cas des charpentières plagiotropes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber structures in french Caribbean Islands, impact of subtropical climate on design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quistin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conférence on timber Engineering 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR 3544</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2018, 7e Journées du GDR 3544 Sciences du bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. Actes des 7èmes Journées Scientifiques du GDR 3544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d’endommagement par fissuration du bois vert via la modélisation numérique et la microtomographie à rayons X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebonjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR 3544</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.212-214, 2018, 7e Journées du GDR 3544 Sciences du bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of water conduction in compression and normal wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Sugimoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBM2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un dispositif de fluage de poutres métriques en vue de la détermination des comportements différés des feuillus français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées du GDR 3544 «Sciences du bois»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique du bois au service de la restauration/conservation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édition de la manifestation "Thèses Des Bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et artisanats du bois: regards croisés Europe-Japon -Le 1er Symposium International WoodSciCraft, organisé à Montpellier du 8 au 12 Septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique du Labex NUMEV (Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling hygrothermal recovery of wood in relation with locked-in strains during tree life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists: Part 1 – a survey on the relation between luthiers and their raw material »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et numérique du comportement hygromécanique d'un panneau de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. Actes des 3èmes journées du GDR Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists : Part 2 – Characterisation and correlations of structural and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical behaviour of a wooden panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wood and Science Technology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Maastricht, Netherlands. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical study of painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meeting COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tervuren, Belgium. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 14eme Journées Scientifiques du GDR &amp;quot;Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Journées Scientifiques du GDR "Sciences du Bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mont de Marsan - Landes, France. 2025, Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308513v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du GDR Sciences du Bois. Limoges. 20-24 Novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 13eme Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.380, 2024, Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. 2023, Actes des Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversités du bois et de ses usages, Actes des 10èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actes des Journées scientifiques du GDR Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Plant biomechanics International conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeronimidis Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biomécanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Montpellier, France. 390 p., 2021, Colloque Interdisciplinaire du Comité National de la recherche scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Plant biomechanics International conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyo Terao Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 8th Plant biomechanics International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 2021, Proceedings of the 8th Plant biomechanics International conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 9èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sieffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.220, 2020, Journées Annuelles du GDR3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 8èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Besserer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2019, Epinal, France. 8, pp.323, 2019, Journées Annuelles du GDR3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 6èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Belloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées scientifiques du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. 6, pp.184, 2017, Journées Annuelles du GDR3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 5èmes Journées Scientifiques du GDR3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France. 5, , 2016, Journées Annuelles du GDR 3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 4èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées scientifiques du GDR 3544 Sciences du Bois </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 4, , 2015, Journées Annuelles du GDR 3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 2èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vaiedelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs-sur-Marne, France. Volume 2, , 2013, Journées Annuelles du GDR 3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 1ères journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France. Volume 1, , 2012, Journées Annuelles du GDR 3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Biomechanics. From structure to function at multiple scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Geitmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geitmann Anja; Gril Joseph. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 441 p., 2018, 978-3-319-79098-5 eBook :978-3-319-79099-2. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-79099-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 7èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7, pp.336, 2018, Journées Annuelles du GDR3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Biology of Reaction Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Saranpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barry Gardiner; John Barnett; Pekka Saranpää; Joseph Gril. Springer-Verlag Berlin Heidelberg, 274 p., 2014, Springer Series in Wood Science, 978-3-642-10813-6. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10814-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood science and conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.219, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood science for conservation of cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Gril. Florence University Press, pp.356, 2010, 978-88-6453-157-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panneau de peuplier : caractérisation physico-mécanique du panneau, in : Au Cœur de la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dionici Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, traductions américaine et allemande, pp.52-53, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panneau de peuplier: une simulation de l'effet des variations de l'ambiance, in : Au Cœur de la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, traductions américaine et allemande, pp.53-55, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the notion of &amp;quot;resonance wood&amp;quot; choice: a decompartementalised approach from violin makers' opinion and perception to characterization of material properties' variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wooden musical instruments - Different forms of knowledge : Book of end of WoodMusICK COST Action FP1302</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, Evaluation and Biomechanical Consequences of Growth Stress Profiles Inside Tree Stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Geitmann, Joseph Gril. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biomechanics. From Structure to Function at Multiple Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.21-48, 2018, 978-3-319-79098-5. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-79099-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Biology of Reaction Wood Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Saranpää</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Biology of Reaction Wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 11, 2014, 978-3-642-10813-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Action and Biological Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Biology of Reaction Wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.139 - 169, 2014, 978-3-642-10813-6. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10814-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Strain of Green Hinoki Wood: Separating the Hygrothermal Recovery and the Reversible Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Kojiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Methods in Civil Engineering, Lecture Notes in Applied and Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer verlag, pp.6, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des matériaux et des structures, mécanique des solides, acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimédo Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Breitkopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cristini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2010 du Comité national de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.169-186, 2011, ISBN 978-2-271-07263-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomécanique des plantes ou &amp;quot; Comment les plantes tiennent debout ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux Origines des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard/Arthème, pp.228-239, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les arbres tiennent debout : la biomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 675 p., 2008, 978-2-213-62836-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panneau de peuplier : une modélisation mécanique de l'action du châssis-cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Mohen and M. Menu and B. Mottin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au coeur de La Joconde. Léonard de Vinci décodé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.52-53, 2007, 978-2-07011-833-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'UMII, un labo prédit l'avenir des œuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois pour l'arbre et bois pour l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'arbre, la cellule ose la cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessous de La Joconde, Etude mécanique des panneaux peints en bois du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of mode I fracture propagation in wood using high-resolution full-field measurements and imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of radial variations of wood properties in European beech reveals the plastic nature of juvenile wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133248v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des déformations de maturation de la fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling of acetylated wood in organic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on European beech (Fagus sylvatica L.). Part 1: Variations of wood colour parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumonceaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement du bois dans les instruments de musique dans une optique de conservation préventive. Effet de l'âge et des contraintes mécaniques et hygrothermiques appliquées en fonction des conditions de jeu. 1er rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la conservation préventive des panneaux de bois peints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique de panneaux en bois peints du patrimoine, Etude menée pour le LRMH et le C2RMF, bilan des travaux effectués en 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth stress calculation code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul VAN ROOIJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e53855f84fe9a73cd4da5a5f51161b44459bbcf1;origin=https://hal.archives-ouvertes.fr/hal-03748893;visit=swh:1:snp:cbe53b08f92a230c50e049bd88ff535aa51be142;anchor=swh:1:rel:d7293c8fe175d6cf5e779ad5df1ae8a922efea44;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId942"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joseph Gril </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche émérite au CNRS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">né le 11 Novembre 1958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Pascal (UMR 6602 CNRS-UCA-IFMA)Camp. Cézeaux, 2 av. B. Pascal, TSA 60206, CS 60026363178 AUBIERE Cedex, FranceTél. 04 7340 7575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIAF (UMR547 INRAE-UCA)INRAE Site de Crouël - 5 chemin de Beaulieu63000 Clermont-Ferrand</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joseph.gril@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1981	Ecole Polytechnique1983	Ingénieur du corps du Génie Rural, des Eaux et des Forêts (GREF)1983	DEA de Génie Mécanique de l’Université Pierre et Marie Curie (Paris 6)1988	Thèse de l’Université Pierre et Marie Curie1997	HDR, Université Montpellier 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrière & distinction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1978-81	Elève-ingénieur de l’Ecole Polytechnique1981-81	Ingénieur-élève de L’ENGREF, corps du GREF (Ministère de l’Agriculture)1983-89	Ingénieur du GREF en formation complémentaire par la recherche, affecté au Laboratoire de Mécanique des Solides (LMS) à l’Ecole Polytechnique1986-89	Séjours longue durée à l’Université de Kyoto, Japon1989	CR CNRS, affecté au LMGMC puis LMGC (UMR 5508), Université Montpellier 2 (CR1 en 1993), DR2 en 200, DR1 en 2010, DRCE en, 20202003	Médaille d’argent du CNRS2008-09	Professeur invité au RISH, Université de Kyoto (5 mois)2012-20	Directeur du GDR 3544 « Sciences du bois »2017	Muté à l’Institut Pascal (UMR 6602) à compter du 1er septembre2018	Chercheur invité INRAe au PIAF (UMR 547)2021-2024	Prof. associé (adjunct professor) à la Faculté d’Agriculture & Resources Naturelles, Université de Téhéran (IR)2023	Professeur invité au RISH, Université de Kyoto (3 mois)2024-	Directeur de recherche émérite au CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comportement hygro-thermo-mécanique du bois, application aux objets en bois du patrimoine culturel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biomécanique des arbres : modélisation des contraintes de croissance et conséquences technologiques ; compromis entre la verticalité et la résistance des tiges.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relation entre le comportement macroscopique et les caractéristiques microscopiques : origine de la déformation de maturation et du couplage mécano-sorptif au niveau de la paroi cellulaire ; homogénéisation des tissus cellulaires ; propriétés multi-échelles du bois normal et du bois de réaction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction du GDR 3544 « Sciences du bois » 2012-20</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé de la Section 09 du CoNRS 2008-12</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de 2 équipes de recherche 2004-17 (8-10 permanents) et 2020-24 (13 perm.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable axe Modélisation du Labex NUMEV 2011-17</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable spécialité Mécanique et Génie Civil de l’école doctorale I2S 2014-17</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre commission de spécialistes de la 60ème section du CNU, puis pool d’experts du PFR MIPS de l’UM2 puis de l’UM 1995-2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité d’organisation des Actions COST (sortes de réseaux thématiques européens) 508, E8, FP0802, vice-président de E50 et IE0601, bureau de FP0904</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l’organisation de 55 colloques dont 18 comme hôte ou (co)chair</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">43 activités d’expertise dont : 2 jurys d’appel d’offre européen, 9 international autre, 13 évaluation d’organisme français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au conseil scientifique de 5 organismes, présidence du jury de 1 école</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Env. 90 relectures pour 30 revues, membre du comité éditorial de 1 revue durant 3 ans</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de 3 sociétés savantes et 2 académies (IAWS et AAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 29 contrats pluri-équipes dont 4 comme coordinateur et 11 comme contact.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours occasionnels de mécanique du bois, mécanique des solides cellulaires, biomécanique végétale, rhéologie ou thermoformage du bois</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement ou suivi partiel de 56 thésards dont : 25 directions et 10 coencadrements, 34 au moins actuellement en poste académique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 107 jurys de thèse/HDR (rapporteur 40, président 17, encadrant 34)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">27 accueils de visiteurs étrangers dont 9 pour des séjours type postdoc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récapitulatif des missions longues ou récurrentes à l'étranger</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Une quinzaine de séjours au Japon, durée cumulée environ 45 mois de 1986 à 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séjours réguliers en Grande-Bretagne, en moyenne 1 semaine/an de 1991 à 2001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 séjours d’une semaine environ en Italie de 1993 à 2001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 séjours d’une semaine environ au Maroc, de 1997 à 2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 séjour de 2 semaines en Chine en 2001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 séjours d’une semaine à 10 jours en Iran de 2002 à 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 séjour de 4 semaines en Indonésie en 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 séjours de 1 semaine au Gabon en 2021 et 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISTE DES PUBLICATIONS (août 2022)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">[a1]	Feng L.Q., Gril J. (1983) Essai de torsion sur un composite carbone-carbone tridirectionnel, Rapport de stage du DEA &amp;quot;Génie Mécanique&amp;quot; de l'Université Pierre et Marie Curie, dir. P. Ladevèze, LMT, ENSET Cachan.[a2]	Gril J. (1988) Une modélisation du comportement hygro-rhéologique du bois à partir de sa microstructure, Thèse de Doctorat de l’Université Pierre et Marie Curie, Paris, 268 p.[a3]	Gril J. (1997) Couplages et blocages en rhéologie du bois, Mémoire d’habilitation à diriger des recherches, Université Montpellier 2, 88 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications avec comité de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">[xx]° </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">= non référencé à l’ISI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">[b1]°	Yamada T., Norimoto M., Nomura T., Morooka T., Yano Y., Ikimune R., Miyamoto H., Sasaki T., Zhao G.J., Gril J. (1986) Short manual on wood mechanics XXII, Wood Research and Technical Notes 22: 170-186.[b2]°	Norimoto M., Gril J., Minato K., Okamura K., Mukudai J., Rowell R.M. (1987) Suppression of creep of wood through chemical modification, Mokuzai Kogyo (Wood Industry) 42: 504.[b3]°	Yamada T., Norimoto M., Nomura T., Morooka T., Miyamoto H., Sasaki T., Nishino Y., Zhao G.J., Gril J., Inoue M. (1987) Short manual on wood mechanics XXIII, Wood Research and Technical Notes 23: 249-264.[b4]°	Yamada T., Norimoto M., Nomura T., Morooka T., Gril J., Zhao G.J., Nishino Y., Inoue M., Akitu H., Horio Y. (1989) Short manual on wood mechanics XXV, Wood Research and Technical Notes 25: 52-85.[b5]	Norimoto M., Gril J. (1989) Wood bending using microwave heating, Journal of Microwave Power and Electromagnetic Energy 24(4): 203-212.[b6]	Norimoto M., Gril J., Rowell R.M. (1992) Rheological properties of chemically modified wood: relationship between dimensional and creep stability, Wood and Fiber Science 24(1): 25-35.[b7]°	Akitsu A., Gril J., Norimoto M. (1993) Modelling the action of water on Dynamic mechanical properties of wood, Wood research, Bulletin of the Wood research Institute, Kyoto University, Japan 79: 52-53.[b8]	Akitsu A., Gril J., Norimoto M. (1993) Uniaxial modelling of vibrational properties of chemically modified wood, Mokuzai Gakkaishi 39(3): 258-264.[b9]	Gril J., Berrada E., Thibaut B., Martin G. (1993) Recouvrance hygrothermique du bois vert. I. Influence de la température. Cas du jujubier (Ziziphus lotus L. Lam.), Annales des Sciences Forestières 50: 57-70.[b10]	Gril J., Berrada E., Thibaut B. (1993) Recouvrance hygrothermique du bois vert. II. Variations dans le plan transverse chez le châtaignier et l’épicéa et modélisation de la fissuration à coeur provoquée par l’étuvage, Annales des Sciences Forestières 50 : 487-508.[b11]	Gril J., Thibaut B. (1994) Tree mechanics and wood mechanics: relating hygrothermal recovery of green wood to the maturation process, Annales des Sciences Forestières 51: 329-338.[b12]	Théry I., Gril J., Vernet J.L., Meignen L., Maury J. (1995) First use of coal, Nature 373: 480-481.[b13]	Hunt D., Gril J. (1996) Evidence of a physical aging phenomenon in wood, Journal of Materials Science Letters 15: 80-82.[b14]	Jullien D., Gril J. (1996) Mesure des déformations bloquées dans un disque de bois vert. Méthode de la fermeture, Annales des Sciences Forestières 53(5): 955-966.[b15]	Théry I., Gril J., Bertaux J., Vernet J.L., Meignen L., Maury J. (1996) Coal used for fuel at two prehistoric sites in Southern France: Les Canalettes (Mousterian) and Les Usclades (Mesolithic), Journal of Archeological Science 23: 509-512.[b16]	Watanabe U, Norimoto M., Fujita M., Gril J. (1998) Transverse shrinkage anisotropy for coniferous wood investigated by the power spectrum analysis, Journal of wood Science 44: 9-14.[b17]	Nishino Y., Janin G., Chanson B., Détienne G., Gril J., Thibaut B. (1998) Color Measurement of Wood from French Guiana and Japanese Hardwood, Journal of wood Science 44: 3-8[b18]	Obataya E., Norimoto M., Gril J. (1998), The effects of absorbed water on dynamic mechanical properties of wood, Polymer 39(14): 3059-3064.[b19]	Mabille F., Gril J., Abecassis J (2001) Mechanical properties of wheat seed coats, Cereal Chemistry 78(3): 231-235.[b20]°	Malkh B., Gril J., Thibaut B. (2001) Variations intra et inter arbres des propriétés physiques des pins méditerranéens (Pinus halepensis Mill, Pinus brutia Ten), Les Cahiers Scientifiques du Bois 2: 85-94.[b21]	Thibaut B., Gril J., Fournier M. (2001) papier invité: Mechanics of wood and trees: some new highlights for an old story, Comptes-rendus de l'Académie des Sciences, Paris, Série 2b 329: 701-716.[b22]	Yamamoto H., Sassus F., Ninomiya M., Gril J. (2001) A model of anisotropic swelling and shrinking process of wood. Part 2. A simulation of shrinking wood, Wood Science and Technology 35: 167-181.[b23]	Alméras T., Gril J., Costes E. (2002) Bending of apricot-tree branches under the weight of axillary productions: test of a mechanical model with experimental data, Trees 16: 5-15.[b24]	Bardet S., Gril J. (2002) Modelling the transverse viscoelasticity of green wood using a combination of two parabolic elements, Comptes-rendus de l'Académie des Sciences, Paris, Série 2b 330: 549-556.[b25]	Yamamoto H., Kojima Y., Okuyama T., Abasolo W.P., Gril J. (2002) Origin of the biomechanical properties of wood related to the fine structure of the multi-layered cell wall, Journal of Biomechanical Engineering 124: 432-440.[b26]°	Jullien D., Gril J. (2003) Modelling crack propagation due to growth stress release in round wood, Journal de Physique IV France 105:265-272.[b27]	Jullien D., Laghdir A., Gril J. (2003) Modelling log-end cracks due to growth stresses: calculation of the elastic energy release rate, Holzforschung 57(4): 407–414.[b28]	Obataya E., Furuta Y., Gril J. (2003) Dynamic viscoelastic properties of wood acetylated with acetic anhydride solution of glucose pentaacetate, Journal of Wood Science 49(2): 152-157.[b29]	Alart P., Barboteu M., Gril J. (2004) A numerical modelling of non-linear frictional multicontact problems: application to post-buckling in cellular media, Computational Mechanics 34(4): 298-309.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">[b30]	Gril J., Hunt D., Thibaut B. (2004) Using wood creep data to discuss the contribution of cell-wall reinforcing material, Comptes Rendus Biologies 327(9-10): 881-888.[b31]	Obataya E., Gril J., Thibaut B. (2004) Shrinkage of cane (Arundo donax L.) I, Irregular shrinkage of green cane due to the collapse of parenchyma cells, Journal of Wood Science 50(4): 295-30[b32]	Alméras T., Gril J., Yamamoto H. (2005) Modelling anisotropic maturation strains in wood in relation with fibre boundary conditions, microstructure and maturation kinetics, Holzforschung 59(3): 347-353.[b33]	Alméras T., Thibaut A., Gril J. (2005) Effect of circumferential heterogeneity of maturation strain, modulus of elasticity and radial growth on the regulation of stem orientation in trees, Trees 19(4): 457-467.[b34]	Clair B., Gril J., Baba K., Thibaut B., Sugiyama J. (2005) Precautions for the structural analysis of the gelatinous layer in tension wood, IAWA Journal 26(2): 189-195.[b35]	Garcia Esteban L., Gril J., De Palacios de Palacios P., Guindeo Casasus A. (2005) Reduction of wood hygroscopicity and associated dimensional response by repeated humidity cycles, Annals of Forest Science 62(3): 275-284.[b36]	Liu S., Loup C., Gril J., Dumonceaud O., Thibaut A., Thibaut B. (2005) Studies on European beech (Fagus sylvatica L.). Part 1 : variations of wood colour parameters, Annals of Forest Science 62(7): 625-632.[b37]	Obataya E., Gril J. (2005) Swelling of acetylated wood I. Swelling in organic liquids, Journal of Wood Science 51(2): 124-129.[b38]	Obataya E., Gril J., Perré P. (2005) Shrinkage of cane (Arundo donax L.) II, Effect of drying condition on the intensity of cell collapse, Journal of Wood Science 51(2): 130-135.[b39]	Yamamoto H., Abe K., Arakawa Y., Okuyama T., Gril J. (2005) Role of the gelatinous layer (G-Layer) on the origin of the physical properties of the tension wood of Acer sieboldianum, Journal of Wood Science 51: 222-233.[b40]	Brancheriau L., Baillères H., Détienne G., Gril J., Kronland R. (2006) Key signal and wood anatomy parameters related to the acoustic quality of wood for xylophone-type percussion instruments, Journal of Wood Science 52: 270-273.[b41]	García Esteban L., García Fernández F., Guindeo Casasús A., De Palacios De Palacios P., Gril J., (2006) Comparison of the hygroscopic behaviour of 205-year-old and recently cut juvenile wood from Pinus sylvestris L, Annals of Forest Science 63(3): 309-317.[b42]°	Liu S., Gril J., Thibaut B. (2006) Effects of silvicultural practice, tree, cambialage and height on wood density components of plantation poplari I-69 'Populus Deltoides CV. I-69/55) in China, International Jounal of Wood products (Journal of the Institute of Wood Science) 17(4, issue 100): 228-235.[b43]°	Toghraie N., Parsapajouh D., Ebrahimzadeh H.,  Thibaut B., Gril J., Moghadam Y (2006) Tension wood in Eucalypt trees, Journal of Science (University of Tehran), 32: 13-22[b44]	Alméras T., Gril J. (2007) Mechanical analysis of the strains generated by water tension in plant stems. Part 1 : stress transmission from the water to the cell walls, Tree Physiology 27(11): 1505-1516.[b45]	Fang C.H., Clair B., Gril J., Alméras T. (2007) Transverse shrinkage in G-fibers as a function of cell wall layering and growth strain, Wood Science and Technology 41(8): 659-671.[b46]°	Kabouchi B., Famiri A., Ziani M., Ringa J., Gril J., Laurent T., Gérard J. (2007) Chraracterization of holm oak wood samples of Azrou region by ultrasonic goniometry technique and by the hot disk method, Journal of Physical and Chemical News 35: 98-103.[b47]	Lyon F., Pizzi A., Imamura Y., Thévenon M.F., Nami Kartal S., Gril J. (2007) Leachability and termite resistance of wood treated with a new preservative: ammonium borate oleate, Holz als Roh- und Werkstoff 65: 359-366.[b48]	Lyon F., Thévenon M.F., Hwang, W.J., Imamura Y., Gril J., Pizzi A. (2007) Effect of an oil heat treatment on the leachability and biological resistance of boric acid impregnated wood, Annals of forest science 64 (6): 673-678[b49]°	Alméras T., Gril J., Jullien D., Fournier M. (2008) Les contraintes de croissance dans les tiges : mécanismes de mise en place et conséquences sur leur résistance à la flexion, Revue Forestière Française 60(6) : 749-760.[b50]	Clair B., Gril J., Di Renzo F., Yamamoto H., Quignard F. (2008) Characterisation of a gel in the cell walls to elucidate the paradoxical shrinkage of tension wood, Biomacromolecules 9(2): 494-498.[b51]°	Dlouhá, J., Alméras, T., Clair, B., Gril, J., Horáček, P. (2008) Biomechanical performances of trees in the phase of active reorientation, Acta Universitatis Agriculturae et Silviculturae Mendelianae Brunensis 56(5): 39-45.[b52]	Fang C.H., Clair B., Gril J., Liu S.Q. (2008) Growth stresses are highly controlled by the amount of G-layer in poplar tension wood, IAWA Journal 29(3): 237-246.[b53]	Fang C.H., Guibal D., Clair B., Gril J., Liu Y.M., Liu S.Q. (2008) Relationships between growth stress and wood properties in Poplar I-69 (Populus deltoides Bartr. cv.”Lux” ex I-69/55), Annals of Forest Science 65(307): 1-9.[b54]	Jullien D., Gril J. (2008) Growth strain assessment at the periphery of small-diameter trees using the two-grooves method: influence of operating parameters estimated by numerical simulations, Wood Science and Technology 42(7): 551-565.[b55]	Chang S.S., Clair B., Gril J., Yamamoto H., Quignard F. (2009) Deformation induced by ethanol substitution in normal and tension wood of chestnut (Castanea sativa Mill.) and simarouba (Simarouba amara Aubl.), Wood Science and Technology 43(7-8): 703-712.[b56]	Chang S.S., Clair B., Ruelle J., Beauchêne J., Di Renzo F., Quignard F., Zhao G.J., Yamamoto H., Gril J. (2009) Mesoporosity as a new parameter for understanding tension stress generation in trees, Journal of Experimental Botany 60(11): 3023-3030.[b57]	Dlouhá J., Clair B., Arnould O., Horáček P., Gril J. (2009) On the time-temperature equivalency in green wood: characterisation of viscoelastic properties in longitudinal direction, Holzforschung 63: 327-333.[b58]	Dlouhá J., Gril J., Clair B., Alméras T. (2009) Evidence and modelling of physical aging in green wood, Rheologica acta 48: 333-342.[b59]	Lyon F., Thévenon M.F., Pizzi A., Tondi G., Depres A., Gril J., Rigolet S. (2009) Wood preservation by a mixed anhydride treatment: A 13C-NMR investigation of simple models of polymeric wood constituents, Journal of Applied Polymer Science 112(1): 44-51.[b60]	Wang Y., Gril J., Sugiyama J. (2009) Variation in xylem formation of Viburnum odoratissimum var. awabuki: Growth strain and related anatomical features of branches exhibiting unusual eccentric growth, Tree Physiology 27: 707-713.[b61]	Yokoyama M., Gril J., Matsuo M., Yano H., Sugiyama J., Clair B., Kubodera S., Mistutani T., Sakamoto M., Ozaki H., Imamura M., Kawai S. (2009) Mechanical characteristics of aged Hinoki wood from Japanese historical buildings, Comptes Rendus Physiques 10(7): 601−611.[b62]	Brémaud I., Cabrolier P., Gril J., Clair B., Gérard J., Minato K., Thibaut B. (2010) Identification of anisotropic vibrational properties of Padauk wood with interlocked grain, Wood Science and Technology 44(3): 355−367.[b63]°	Hein PRG, Brancheriau L, Lima JT, Rosado AM, Gril J and Chaix G (2010) Clonal and environmental variation of structural timbers of Eucalyptus for growth, density, and dynamic properties. Cerne 16, suplemento, 74-81[b64]	Matsuo M., Yokoyama M., Umemura K., Gril J., Yano H., Kawai S. (2010) Color changes in wood during heating: kinetic analysis by applying time−temperature superposition method, Applied Physics A, Materials Science & Processing 99(1): 47−52.[b65]	Wang Y., Gril J., Clair B., Minato K., Sugiyama J. (2010) Wood properties and chemical composition of the eccentric growth branch of Viburnum odoratissimum var. awabuki, Trees - Structure and function 24(3): 541−549.[b66]	Yahya R., Sugiyama J., Silsia D., Gril J. (2010) Some anatomical features of Acacia hybrid, A. mangium and A. auriculiformis grown in indonesia with regard to pulp yield and paper strength, Journal of Tropical Forest Science 22(3): 343−351.[b67]	Yamamoto H., Ruelle J., Arakawa Y., Yoshida M., Clair B., Gril J. (2010) Origin of the characteristic hygro−mechanical properties of the gelatinous layer in tension wood from Kunugi oak (Quercus acutissima), Wood science and technology 44(1): 149−163.[b68]	Brémaud I., Amusant N., Minato K., Gril J., Thibaut B. (2011) Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.), Wood Science and Technology 45(3): 461-472.[b69]	Brémaud I., Gril J., Thibaut B. (2011) Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data, Wood Science and Technology 45(4): 735-754.[b70]	El Mouridi M., Laurent T., Brancheriau L., Arnould O., Famiri A., Hakam A., Gril J. (2011) Searching for material symmetries in the root burr wood of thuja by a direct contact ultrasonic method on spherical samples, Maderas: Ciencia y Tecnología 13(3): 285-296.[b71]°	El Mouridi M., Laurent T., Famiri A., Kabouchi B., T. Alméras T.,  Calchéra G., El Abid A., Ziani M., Gril J., Hakam A. (2011) Caractérisation physique et mécanique du bois de la loupe de thuya, Physical and Chemical News, ISSN 1114-3800, 59: 57-64.[b72]	Matsuo M., Yokoyama M., Umemura K., Sugiyama J., Kawai S., Gril J., Kubodera S., Mitsutani T., Ozaki H., Sakamoto M., Imamura M. (2011) Aging of wood: Analysis of color changes during natural aging and heat treatment, Holzforschung, 65(3): 361-368.[b73]	Brémaud, I., El Kaim, Y., Guibal D., Minato K., Thibaut B., Gril J. (2012) Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types, Annals of Forest Science, 69(3): 373-386.[b74]	Darabi P., Gril J., Thevenon M.F., Karimi A.N., Azadfalah M. (2012) Evaluation of high-density polyethylene composite filled with bagasse after accelerated weathering followed by biodegradation, BioResources 7(4): 5258-5267.[b75]°	Froidevaux J., Volkmer T., Navi P., Ganne-Chédeville C., Gril J. (2012) Viscoelastic behaviour of aged and non-aged spruce wood in the radial direction, Wood Material Science and Engineering, 7(1): 1-12, DOI:10.1080/17480272.2011.629735.[b76]	Hakam A, Takam MM, Chokairi M, Chantoufi NA, Hamoutahra Z, El Alami A, Famiri A, Ziani M, Gril J (2012) Effect of bark stripping on the electrical impedance of Quercus suber leaves, Maderas-Ciencia Y Tecnologia, 14(2): 195-208.[b77]	Hein P.R.G., Lima J.T., Gril J., Rosado, A.M., Brancheriau, L. (2012) Resonance of scantlings indicates the stiffness even of small specimens of Eucalyptus from plantations, Wood Science and Technology, 46(4): 621-635.[b78]	Marcon B., Mazzanti P., Uzielli L., Cocchi L., Dureisseix D., Gril J. (2012) Mechanical study of a framing technique for cupping control of cultural painted panels combining crossbars and springs, Journal of Cultural Heritage, special issue on Wood Science and Conservation, 13: S109-S117.[b79]°	Montéro C., Clair B, Alméras T., van der Lee A., Gril J. (2012) Relationship between wood elastic strain under bending and cellulose crystal strain, Composites Science and Technology, 72: 175-181.[b80]	Montéro C., Gril J., Legeas C., Hunt D.G., Clair B. (2012) Influence of hygromechanical history on the longitudinal mechanosorptive creep of wood, Holzforschung 66(6): 757-764.[b81]	Se Golpayegani, A., Brémaud I., Gril J. Thevenon M.F., Arnould O., Pourtahmasi K. (2012) Effect of extractions on dynamic mechanical properties of white mulberry (Morus alba), Journal of Wood Science 58 (2): 153-162.[b82]	Uzielli L., Gril J. (2012) Wood science and conservation: activities and achievements of COST Action IE0601, Journal of Cultural Heritage, special issue on Wood Science and Conservation, 13: S1-S5.[b83]	de Borst K., Jenkel C.; Montéro C., Colmars J., Gril J., Kaliske M., Eberhardsteiner J. (2013) Mechanical characterization of wood: An integrative approach ranging from nanoscale to structure, Computers and Structures, Elsevier, 127: 53−67.[b84]	El Alami S, EL Mouridi M, T. Laurent L, Calchéra G, A. Famiri A, Hakam A, Kabouchi B, J. Gril J. (2013) Fracture energy of wood and root burl wood of thuya (Tetraclinis articulata (Vahl) Masters), Journal of Tropical Forest Science 25(2): 166–174.[b85]	Colmars J., Dubois F., Gril J. (2014) One-dimensional discrete formulation of a hygrolock model for wood hygromechanics, Mechanics of Time-Dependent Materials 18(1):309−328.[b86]	Gauvin C., Jullien D., Doumalin P., Dupre J.C., Gril J. (2014) Image Correlation to Evaluate the Influence of Hygrothermal Loading on Wood, Strain 50(5):428-435.[b87]	Mazzanti P., Colmars J., Gril J., Hunt D., Uzielli L. (2014) A hygro-mechanical analysis of poplar wood along the tangential direction by restrained swelling test, Wood Science and Technology 48(4): 673-687.[b88]	Se Golpayegani A., Thévenon M.F., Gril J., Masson E., Pourtahmasi K. (2014) Toxicity potential in the extraneous compounds of white mulberry wood (Morus alba), Maderas - Ciencia y Tecnologia 16(2) 227-238.[b89]	Se Golpayegani A., Bremaud I., Thévenon M.F., Pourtahmasi K., Gril J. (2015) The effect of traditional hygro-thermal pretreatments on the acoustical characteristics of white mulberry wood (Morus alba), Maderas - Ciencia y Tecnologia 17(4), 821-832.[b90]	Hein P.R.G., Chaix G., Clair B. Brancheriau L., Gril J. (2016) Spatial variation of wood density, stiffness and microfibril angle along Eucalyptus trunks grown under contrasting growth conditions, Trees 30(3):871-882. doi:10.1007/s00468-015-1327-8.[b91]	Gril J., Jullien D., Bardet S., Yamamoto H. (2017) Tree growth stress and related problems, Journal of Wood science,6 3(5):411-432, DOI 10.1007/s10086-017-1639-y (Review paper).[b92]	Se Golpayegani A., Thévenon M.F., Brémaud I., Pourtahmasi K., Gril J. (2017) Natural durability and dimensional stability of white mulberry (Morus alba L.) for Middle Eastern lutes, Madera y Bosques, 23(2):193-204.[b93]	Alkadri A., Carlier C., Wahyudi I., Gril J., Langbour P., Brémaud I. (2018) Relationships between anatomical and vibrational properties of wavy sycamore maple, IAWA Journal, 39(1):63-86.[b94]	Marcon B, Goli G, Matsuo-Ueda M, Denaud L, Umemura K, Gril J, Kawai S (2018) Kinetic analysis of poplar wood properties by thermal modification in conventional oven., iForest 11: 131-139. – doi: 10.3832/ifor2422-010.[b95]	Sugimoto H., Kawabuchi S., Sugimori M., Gril J. (2018) Reflection and transmission of visible light by Sugi wood: effects of cellular structure and densification, J. Wood Science, 64 (6):738–744. 10.1007/s10086-018-1751-7[b96]	Pambou Nziengui C.F., Moutou Pitti R., Fournely E., Gril J., Godi G., Ikogou S. (2019) Notched-beam creep of Douglas fir and white fir in outdoor conditions: Experimental study. Construction and Building Materials, 196:659-671. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://linkinghub.elsevier.com/retrieve/pii/S0950061818328265</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b97]	Alkadri A., Jullien D., Arnould O., Rosenkrantz E., Langbour P., Hovasse L., Gril J. (2020) Hygromechanical properties of grenadilla wood (Dalbergia melanoxylon), Wood Sci. Technol. 54:1269-1297. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s00226-020-01215-z</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b98]	Alméras T., Petrova A., Kozlova L., Gril J., Gorshkova T. (2020) Evidence and quantitative evaluation of tensile maturation strain in flax phloem through longitudinal splitting, Botany, 98(1):SI9-19.[b99]	Dupré J.-C., Jullien D., Uzielli L., Hesser F., Riparbelli L., Gauvin C., Mazzanti P., Gril J., Tournillon G., Amoroso D., Massieux P.H, Stepanoff P., Bousvarou M. (2020) Experimental study of the mechanical and hygromechanical behaviour of a wooden panel from cultural heritage: devices and experimental techniques, J. Cultural Heritage, 46:165-175. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1016/j.culher.2020.09.003</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b100]	Karami E., Bardet S., Matsuo M., Bremaud I., Gaff M., Gril J. (2020) Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood, Composite Structures 253:112736. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1016/j.compstruct.2020.112736</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">[b101]	Niez B., Dlouha J., Gril J., Ruelle J., Toussaint E., Moulia B., Badel E. (2020) Mechanical properties of “flexure wood”: Compressive stresses in living trees improve the mechanical resilience of wood and its resistance to damage, Ann. Forest Science, 77:17. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s13595-020-0926-8</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b102]	Varnier, M., Sauvat, N., Ulmet, L. Montero C., Dubois F., Gril J. (2020) Influence of temperature in a mass transfer simulation: application to wood, Wood Sci Technol 54(4):943–962. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s00226-020-01197-y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b103]	Brémaud I., Gril J. (2021) Moisture dependence of anisotropic vibrational properties of wood at quasi equilibrium, Holzforschung 75(4):313-327. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1515/hf-2020-0028</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b104]	Brémaud I., Gril J. (2021) Transient destabilisation in anisotropic vibrational properties of wood when changing humidity, Holzforschung 75(4):328-344. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1515/hf-2020-0029</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b105]	Thibaut B., Gril J. (2021). Tree growth forces and wood properties. Peer Community Journal 1, pp. e46.  </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.24072/pcjournal.48</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. recommended by Peer community in Forest and Wood Sciences.[b106]	Engonga Edzang A.C., Niez B., Heim L., Fourcaud T., Gril J., Moulia M., Badel E. (2022) Wind safety of rubber trees in plantation: methodological analysis of bending experiments on inclined standing trees, accepté dans Bois et Forêt des Tropiques. 354:65-77. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.19182/bft2022.354.a36912</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b107]	Karami, E. Brémaud I., Bardet S., Almeras T., Guibal D., Langbour P., Pourtahmasi K., Gril J. (2022) Reversible and irreversible effects of mild thermal treatment on the properties of wood used for making musical instruments: comparing mulberry to spruce. iForest: Biogeosciences and Forestry, Italian Society of Silviculture and Forest Ecology, 2022, 15, pp.256 - 264. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3832/ifor4074-015</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.[b108]	Phan N.T., Auslender F., Gril J., Moutou Pitti R. (2022) Influence of the cross-linking of the cellulosic fibrillar network on the effective hygro-mechanical behaviour of the wood cell wall, Acta Mechanica, 233: 4985–5007, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s00707-022-03355-8</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.[b109]	Uzielli L., Dionisi Vici P., Mazzanti P., Riparbelli L., Goli G., Mandron P., Togni M., Gril J. (2022) A method to assess the hygro-mechanical behaviour of original panel paintings, through in situ non-invasive continuous monitoring, to improve their conservation: a long-term study on the Mona Lisa, J. Cult Heritage, 58:146-155.[b110]	Asseko Ella M., Goli G. Pambou Nziengui  C.F., Gril J., Fournely E., Moutou Pitti R. (2023) Comparative investigation on viscoelastic and mechanosorptive creep behavior of two tropical hardwoods and one temperate softwood, European Journal of Wood and Wood Products, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s00107-023-02002-w</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[b111]	Brémaud I., Alix C., Čufar K., Grabner M., Gril J., Matsuo-Ueda M. Backes B., Cabrolier P., Gilles N., Poidevin N., Pont O., Rooney S. (2023) Time4WoodCraft, the time of wood craftspersons, the time of crafts’ wood – an interdisciplinary exploration, Archaeology, Society and Environnement, 3(1):164-181.[b112]	Jullien D., Dupre J.C., Gauvin C.,  Uzielli L., Hesser F., Riparbelli L., Mazzanti P., Gril J., Tournillon G., Amoroso D., Hazael Massieux P., Stepanoff P., Bousvarou M. (2023) Hygromechanical Behaviour of a 16th Century Painted Wooden Panel: In-Situ Experiments to Quantify the Mechanical Effect of the Frame and the Cradle. J. Cult Heritage. 64:266-274 10.2139/ssrn.4409601[b113]	Riparbelli L., Dionisi Vici P., Mazzanti P., Brémand F., Dupré J.C., FioravantiM., Goli G., Helfer T., Hesser F., Jullien D., Mandron P., Ravaud E., Togni M., Uzielli L., Badel E., Gril J. (2023) Coupling numerical and experimental methods to characterise the mechanical behaviour of the Mona Lisa: a method to enhance the conservation of panel paintings, J. Cult Heritage. 62, 376-386. 10.1016/j.culher.2023.06.013[b114]	Riparbelli L., Mazzanti P., Helfer T., Manfriani C., Uzielli L., Castelli C., Santacesaria A, Ricciardi L., Rossi S., Gril J., Fioravanti M. (2023) Modelling of Hygro-mechanical deformations of wooden panel paintings: model calibration and artworks characterization, Heritage Science 11:126-144. 10.1186/s40494-023-00958-9[b115]	Van Rooij, A., Badel, E., Barczi, JF., Caraglio, Y., Almeras, T., Gril, J. (2023) Modelling the growth stress distribution of tree branches: impact of different growth strategies. Peer Community Journal, Volume 3, article no. e78. 10.24072/pcjournal.308. Recommended by PCI Forest and Wood Sciences.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">[b116]	Asseko Ella M., Godi G. Moutou Pitti R., Goli G., Ikogou S., Fournely E., Gril J. (2024) Diffusion properties of Gabonese tropical hardwoods and European softwoods measured with low-tech equipment and by an inverse method, Bois et Forêt des tropiques, 360:1-12. 10.19182/bft2024.360.a37392[b117]	Bontemps A., Godi G., Fournely E., Moutou Pitti R., Gril J. (2024) Implementation of an optical measurement method for monitoring mechanical behaviour, Exp Techniques, 49(1):115-128. 10.1007/s40799-023-00636-2 .[b118]	Bontemps A., Moutou Pitti R., Fournely E., Godi G., Gril J. (2024) Multi-step creep tests of notched beams of silver fir (Abies alba) at different initial moisture contents, Construction and Building Materials 425 (2024) 136026. 10.1016/j.conbuildmat.2024.136026[b119]	Chin Y.H., Horikawa Y., Vial C., Gril J., Moutou Pitti R., Ouldboukhitine S.E., Labonne N. Biwole P. (2024) A scalable solvent-exchange strategy for the drying of colorless Japanese cedar (Cryptomeria japonica), Drying Technology, DOI: 10.1080/07373937.2024.2434890[b120]	Engonga Edzang A., Moutou Pitti R., Kouassi D., Hofs J.L., Moulia B., Gril J., Badel E. (2024) Interclonal variability in sensitivity to wind breakage: comparative analysis of the mechanical behaviour of stems of two Hevea clones, Forest Ecology and Management, 562: 121934. 10.1016/j.foreco.2024.121934[b121]	Gril J., Brémand F., Badel E., Dionisi-Vici P., Doumalin P., Dupré J.C., Fioravanti F., Godi G., Goli G., Hesser F., Jullien D., Mandron P., Mazzanti P., Ravaud E., Riparbelli L., Togni M., Uzielli L. (2024) Combining engineering and wood science for the conservation of artworks: Hygro-mechanical study of Mona Lisa’s wooden support, Technè, hors-série 2024 “Léonard de Vinci, l’expérience de l’art”, 128-147.[b122]	Nguedjio L.C., Mabekou Takama J.S., Moutou Pitti R., Blaysat B., Gril J., Zemtchoua, F., Talla P.K. (2024) Analyzing Creep-Recovery Behavior of Tropical Entandrophragma cylindricum Wood: Traditional and Fractional Modeling Methods. Int. J. Solids and Structures, 306:113-122. 10.1016/j.ijsolstr.2024.113122[b123]	Phan N.T., Auslender F., Gril J., Moutou Pitti R. (2025) Effects of cellulose fibril cross-linking on the mechanical behaviour of wood at different scales, à paraître dans Wood Sci Techol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des ouvrages de synthèse, édition d’actes ou livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage ou participation importante à l’ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">[c1]	Norimoto M., Gril J. (1993) Structure and properties of chemically treated wood, in: Recent Research on Wood and Wood-based materials, N. Shiraishi, H. Kajita, M. Norimoto (eds), Vol. Current Japanese Materials Research, 11, Elsevier Applied Science, p. 135-154.[c2]*	Perré P, Gril J. (1997) Relations structures-propriétés et comportement haute température dans le bois, Actes du 1er séminaire des deux projets financés par la DERF, Nancy 10-11.2.97, 145p.[c3]	Thibaut B., Gril J., Chanson B. (2003) Wood growth and development, in: Encyclopedia of Applied Plant Sciences, Elsevier, p. 96-105.[c4]	Thibaut B., Gril J. (2003) Growth stresses, in: Wood quality and its biological basis, J.R. Barnett, G. Jeronimidis (eds) Series: Biological Sciences Series, J.A. Roberts, P.N.R. Usherwood, Blackwell Publishing, Oxford, p. 137-156.[c5]*	Gril J., Yamamoto H. (2004) Cell-wall modelling as a tool to study physical and mechanical properties of wood, in: Wood Fibre Cell Walls: Methods to Study their Formation, Structure and Properties (COST Action E20), J.R. Barnett, A.M.C. Emons, G. Jeronimidis, P. Saranpää, S. Tschegg (eds).[c6]*	Dureisseix D., Gril J., Arnould O. (2006) Un panneau de peuplier: une modélisation de l'action du châssis-cadre, in: Au Coeur de la Joconde, J.P. Mohen, M. Menu, B. Mottin (eds), Gallimard, traductions américaine et allemande, 55-57.[c7]	Perré P., Rémond Y., Gril J. (2006) Un panneau de peuplier: une simulation de l'effet des variations de l'ambiance, in : Au Coeur de la Joconde, J.P. Mohen, M. Menu, B. Mottin (eds), Gallimard, traductions américaine et allemande, 53-55.[c8]	Uzielli L., Dionici Vici P., Gril J. (2006) Un panneau de peuplier : caractérisation physico-mécanique du panneau, in : Au Coeur de la Joconde, J.P. Mohen, M. Menu, B. Mottin (eds), Gallimard, traductions américaine et allemande, 52-53.[c9]	Fournier M., Moulia B., Gril J. (2008) Comment les plantes tiennent debout : la biomécanique, in: Aux Origines des Plantes, F. Hallé (ed) Series, Fayard, Paris, chap. 7[c10]*	Gril (2010) Edition des actes: Wood science for conservation of cultural heritage, proceedings of the international conference held by Cost Action IE0601, 5-7.11.08, Braga (PT), J. Gril (ed), Florence Universiy Press (pub.), Proceedings e report 67, 356 p.[c11]	Kondo D., Breitkopf P., Charlier R., Cristini P., Deplano V.,  B. Dubus B., Gril J., Le Mogne T., Lebon F., Maurel N., Moes N., Orgeas L., Pagneux V.,  Patoor E., Pommier S., Prada C., Rauch E., Sinou J.J., Vales F., Verdier C. (2011). Ingénierie des matériaux et des structures, mécanique des solides, acoustique. Rapport de conjoncture 2010 du Comité national de la recherche scientifique, CNRS Editions, chapitre 09, 169-186, 2011, ISBN 978-2-271-07263-4. ⟨hal-00799637⟩[c12]	Bardet S., Gril J., Kojiro K. (2012) Thermal Strain of Green Hinoki Wood: Separating the Hygrothermal Recovery and the Reversible Deformation, in: Mechanics, Models and Methods in Civil Engineering, Lecture Notes in Applied and Computational Mechanics, Frémond M, Maceri F. (ed), Springer verlag (pub.), vol. 61, p. 157-162,[c13]*	Gril (2012) Edition d’un numéro special de revue: Wood science and conservation, Special issue of Journal of Cultural Heritage (33 articles, 219 pages), Elsevier (pub), vol 13, 3(S).[c14]*	Gril J., Marchal R. (2012) Les axes thématiques en sciences du bois, Actes des 1ères journées scientifiques du GDR 3544 Sciences du Bois, Montpellier 26-28/11/2012.[c15]*	Caré S., Vaiedelich S., Gril J. (2013) Savoir-faire et outils en sciences du bois, Actes des 2èmes journées scientifiques du GDR 3544 Sciences du Bois, Champs-sur-Marne, 19-21/11/2013.[c16]*	Gardiner B., Barnett J., Saranpää P., Gril J. (2014) Edition d’ouvrage collectif: The Biology of Reaction Wood, Springer Series in Wood Science, Springer (pub), 274p.[c17]*	Barnett J., Gril J., Saranpää P. (2014) Introduction, in: The Biology of Reaction Wood, Springer Series in Wood Science, Springer (pub), Gardiner B., Barnett J., Saranpää P., Gril J (eds), p. 1-11.[c18]	Fournier M., Alméras T., Clair. B., Gril J. (2014) Biomechanical Action and Biological Functions, in: The Biology of Reaction Wood, Springer Series in Wood Science, Springer (pub), Gardiner B., Barnett J., Saranpää P., Gril J (eds), p. 139-169.[c19]*	Fournely E., Caré S., Gril J. (2015) Savoir-faire et outils, Actes des 4èmes journées scientifiques du GDR 3544 Sciences du Bois.[c20]*	Chaplain M., Caré S., Gril J. (2016) Actes des 5èmes Journées Scientifiques du GDR3544 Sciences du Bois.[c21]*	Belloncle C., Vieux M., Gril J., Fournier M. Caré S. (2017) Actes des 6èmes Journées Scientifiques du GDR3544 Sciences du Bois.[c22]*	Geitman A., Gril J. (2018) Edition d’ouvrage collectif: Plant Biomechanics : From Structure to Function at Multiple Scales, Springer, 441p.[c23]*	Almeras T, Gril J., Jullien D. (2018) Modelling, evaluation and biomechanical consequences of growth stress profiles inside tree stems, in : Plant Biomechanics : From Structure to Function at Multiple Scales, Springer, Geitman A., Gril J. (eds), pp. 21-48.[c24]	Carlier C., Alkadri A., Gril J., Brémaud I. (2018) Revisiting the notion of “resonance wood” choice: a decompartmentalised approach, from violin-makers’ opinion and perception to characterization of material properties’ variability, Book of end of WoodMusICK COST Action FP1302 Wooden musical instruments: different forms of knowledge, to be published[c25]*	Denaud L., Girardon S., Pot G., Gril J. (2018) Actes des 7èmes Journées Scientifiques du GDR 3544 Sciences du Bois : à chacun sa ressource locale. 336 p.[c26]*	Romain Rémond R., Besserer A., Fredon E., Gérardin P. Gril J. (2019) Actes des 8èmes Journées Scientifiques du GDR 3544 Sciences du Bois : L’apport des Sciences du Bois à la société et au monde industriel. 323 p.[c27]*	Sieffert Y., Gril J. (2021) Actes des  9èmes journées scientifiques du GDR 3544 Sciences du Bois, Multifonctionalité des forêts et diversité des usages du bois (à distance), 18-20.11.20, 220p.[c28]	Thibaut B., Gril J., Chanson B. Loup C., Jeronimidis G. (2021) Proceedings of the 1st Plant biomechanics International conference, Sept 1994, Montpellier. 390 p.[c29]*	Yamamoto H., Morita M., Gril J., Matsuo M. (2021) Proceedings of the 8th Plant biomechanics International conference, Nov 2015, Nagoya, Japan. 273 p.[c30]	Alméras T., Jullien D., Montero C, Gril J., Badel E. (2022) Actes des 10èmes journées scientifiques du GDR 3544 Sciences du Bois, Diversités du bois et de ses usages, 17-19.11.21, Montpellier, 309p.[c31]*	Badel E., Gril J., Théry I. (2023) Actes des 11èmes journées scientifiques du GDR 3544 Sciences du Bois, 16-18.11.22, Nice, 358p.[c32]*	Badel E., Gril J., Costa G. (2024) Actes des 12èmes journées scientifiques du GDR 3544 Sciences du Bois, la durabilité, 22-24.11.23, Limoges, 362p.[c33]*	Badel E., Gril J., Boudaud C., Monachon M., Michaud F. (2024) Actes des 13èmes journées scientifiques du GDR 3544 Sciences du Bois, 20-22.11.24, Nantes, 381p.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of mode I fracture propagation in wood using high-resolution full-field measurements and imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-026-01754-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of the effect of periodic checkerboard patterns on diffusion properties of Khaya ivorensis tropical species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2026.2633328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of literature-established delignification techniques on poplar wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Horikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-025-01741-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Creep-Recovery Behavior of Tropical Entandrophragma cylindricum Wood: Traditional and Fractional Modeling Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J S Mabekou Takam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 306, pp.113122. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of radial variations of wood properties in European beech (Fagus sylvatica L.) reveals the plastic nature of juvenile wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-025-01284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-Delignified Wood as a Sustainable Anisotropic Insulation Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5519. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable solvent-exchange strategy for the drying of colorless Japanese cedar ( Cryptomeria japonica )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Horikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (3), pp.510-526. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2024.2434890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture toughness of Khaya ivorensis and Magnolia obovata for mobility applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Houngbegnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 141, pp.105209. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2025.105209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cellulose fibril cross-linking on the mechanical behavior of wood at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (4), pp.1555-1583. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-024-01569-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining engineering and wood science for the conservation of artworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hors-série, pp.128-147. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11v48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative investigation on viscoelastic and mechanosorptive creep behavior of two tropical hardwoods and one temperate softwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82 (1), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00107-023-02002-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion properties of Gabonese tropical hardwoods and European softwoods measured with low-tech equipment and by an inverse method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 360, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2024.360.a37392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an Optical Measurement Method for Monitoring Mechanical Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (1), pp.115-128. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40799-023-00636-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the growth stress in tree branches: eccentric growth vs. reaction wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul VAN ROOIJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e78. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.308/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748026v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft, the time of wood craftspersons, the time of crafts’ wood – a transdisciplinary exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.164-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling numerical and experimental methods to characterise the mechanical behaviour of the $Mona\ Lisa$: a method to enhance the conservation of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.376-386. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical study of a 16th century painted wooden panel: In-situ experiments to quantify the mechanical effect of the frame and the cradle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, pp.266-274. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mechano-sorptive loading on crack propagation of notched beams of White fir and Okume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ikogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.477-484. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2022.01.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to assess the hygro-mechanical behaviour of original panel paintings, through in situ non-invasive continuous monitoring, to improve their conservation: a long-term study on the Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the cross-linking of the cellulosic fibrillar network on the effective hygro-mechanical behavior of the wood cell wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (11), pp.4985-5007. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-022-03355-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible and irreversible effects of mild thermal treatment on the properties of wood used for making musical instruments: comparing mulberry to spruce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.256 - 264. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor4074-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture content dependence of anisotropic vibrational properties of wood at quasi equilibrium: analytical review and multi-trajectories experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), 15 p. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient destabilisation in anisotropic vibrational properties of wood when changing humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), pp.328-344. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree growth forces and wood properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984734v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature in a mass transfer simulation: application to wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ulmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (4), pp.943-962. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-020-01197-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 253, pp.112736. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical properties of grenadilla wood (Dalbergia melanoxylon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-020-01215-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of &amp;quot;flexure wood&amp;quot;: compressive stresses in living trees improve the mechanical resilience of wood and its resistance to damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (17), 13 p;. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-0926-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence and quantitative evaluation of tensile maturation strain in flax phloem through longitudinal splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Gorshkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (1), pp.9-19. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjb-2019-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the hygromechanical behaviour of a historic painting on wooden panel : devices and measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2020.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notched-beam creep of Douglas fir and white fir in outdoor conditions: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.659-671. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic analysis of poplar wood properties by thermal modification in conventional oven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Umemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.131-139. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor2422-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between anatomical and vibrational properties of wavy sycamore maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-20170185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection and transmission of visible light by sugi wood: effects of cellular structure and densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakiko Kawabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Sugimori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (6), pp.738-744. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-018-1751-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic analysis of poplar wood properties by thermal modification in conventional oven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Umemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.131-139. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor2422-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability and dimensional stability of white mulberry (Morus alba L.) for Middle Eastern lutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madera y Bosques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21829/myb.2017.2321447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree growth stress and related problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (5), pp. 411-432. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-017-1639-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of wood density, stiffness and microfibril angle along Eucalyptus trunks grown under contrasting growth conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ricardo Gherardi Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.871-882. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-015-1327-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of traditional hygro-thermal pretreatments on the acoustical characteristics of white mulberry wood (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.821-832. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2015005000071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity potential in the extraneous compounds of white mulberry wood (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.227-238. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2014005000018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Correlation to Evaluate the Influence of Hygrothermal Loading on Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.428-435. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional discrete formulation of a hygrolock model for wood hygromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.309 - 328. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-013-9229-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hygro-mechanical analysis of poplar wood along the tangential direction by restrained swelling test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-014-0633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture energy of wood and root burl wood of thuya (Tetraclinis articulata (Vahl) Masters)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mouridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Calchéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Famiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.166 - 174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of wood: An integrative approach ranging from nanoscale to structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin de Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2012.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between wood elastic strain under bending and cellulose crystal strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hygromechanical history on the longitudinal mechanosorptive creep of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Legeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66, pp.757-764. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2011-0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of high density polyethylene composite filled with bagasse after accelerated weathering followed by biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyvand Darabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali N. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azadfalah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.5258-5267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance of scantlings indicates the stiffness even of small specimens of Eucalyptus from plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ricardo Gherardi Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Lima José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Marcos Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (4), pp.621-635. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-011-0431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood science and conservation: activities and achievements of COST Action IE0601</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.S1-S5. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractions on dynamic mechanical properties of white mulberry (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-011-1225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical study of a support system for cupping control of panel paintings combining crossbars and springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (53), pp.5109-5117. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (3), pp.373-386. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bark stripping on the electrical impedance of Quercus suber leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariange Magne Takam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Chokairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Alami Chantoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinedine Hamoutahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/s0718-221x2012000200007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic behaviour of aged and non-aged spruce wood in the radial direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Volkmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ganne-Chédeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parviz Navi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2011.629735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physique du bois de la loupe de Thuya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mouridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Farimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of wood - Analysis of color changing during natural aging and heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Umemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (3), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2011.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.735-754. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for material symmetries in the burr wood of thuja by a direct contact ultrasonic method on spherical samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mouridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Famiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.285-296. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2011000300004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some anatomical features of an Acacia hybrid, A. mangium and A. auriculiformis grown in Indonesia with consideration of pulp yield and paper strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridwan Yahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Silsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3), pp.343-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the characteristic hygro-mechanical properties of the gelatinous layer in tension wood from Kunugi oak (Quercus acutissima)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiharu Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (1), pp.149-163. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-009-0262-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal and environmental variation of structural timbers of Eucalyptus for growth, density, and dynamic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ricardo Gherardi Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Tarcisio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Marcos Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (Supplément)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood properties and chemical composition of the eccentric growth branch of Viburnum odoratissimum var. awabuki.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (3), pp.541 - 549. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-010-0425-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color changes in wood during heating: kinetic analysis by applying time−temperature superposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Umemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken'Ichiro Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (1), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-010-5542-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence and modelling of physical aging in green wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (3), pp.333-342. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-008-0325-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in xylem formation of Viburnum odoratissimum var. awabuki: Growth strain and related anatomical features of branches exhibiting unusual eccentric growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.707-713. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characteristics of aged Hinoki wood from Japanese historical buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (7), pp.601-611. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2009.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the time-temperature equivalency in green wood: Characterisation of viscoelastic properties in longitudinal direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Horacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (3), pp.327-333. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2009.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood preservation by a mixed anhydride treatment: A 13C-NMR investigation of simple models of polymeric wood constituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Tondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.29365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporosity as a new parameter for understanding tension stress generation in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (11), pp.3023-3030. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erp133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation induced by ethanol substitution in normal and tension wood of chestnut (Castanea sativa Mill.) and simarouba (Simarouba amara Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.703-712. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-009-0251-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between growth stress and wood properties in poplar I-69 (Populus deltoides Bartr. cv. &amp;quot;Lux&amp;quot; ex I-69/55)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Mei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (3), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a gel in the cell wall to elucidate the paradoxical shrinkage of tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.494-498. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm700987q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of growth stress level on wood properties in Poplar I-69 （Populus deltoides Bartr.cv.&amp;quot;Lux&amp;quot; ex I-69/55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Mei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp.307-315. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strain assessment at the periphery of small-diameter trees using the two-grooves method: influence of operating parameters estimated by numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (7), pp.551-565. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-008-0202-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth stresses are highly controlled by the amount of G-layer in poplar tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Quan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (3), pp.237-246. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical performances of trees in the phase of active reorientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Horacek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Agriculturae Et Silviculturae Mendelianae Brunensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LVI (5), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11118/actaun200856050039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de croissance dans les tiges : modélisation de leur mise en place et de leur fonction biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériem Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (6), pp.749-760. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/28374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leachability and termite resistance of wood treated with a new preservative : ammonium borate oleate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Imamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nami Kartal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (5), pp.359-366. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00107-007-0192-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis of the strains generated by water tension in plant stems. Part I: stress transmission from the water to the cell walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (11), pp.1505-1516. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/27.11.1505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse shrinkage in G-fibers as a function of cell wall layering and growth strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (8), pp.659-671. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-007-0148-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an oil heat treatment on the leachability and biological resistance of boric acid impregnated wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Joung Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Imamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (6), pp.673-678. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of holm oak wood samples of Azrou region by ultrasonic goniometry technique and by the hot disk method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Famiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35, pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the hygroscopic behaviour of 205-year-old and recently cut juvenile wood from Pinus sylvestris L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garcia-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guindeo Casasus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Palacios Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (3), pp.309-317. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key signal and wood anatomy parameters related to the acoustic quality of wood for xylophone-type percussion instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Baillères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52, pp.270-273. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-005-0755-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the hygroscopic behaviour of 205-year-old and recently cut juvenile wood from Pinus sylvestris L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco García Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guindeo Casasús</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma de Palacios de Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (3), pp.309- 317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Silvicultural Practice, Tree, Cambial Age and Height on Wood Density Components of Plantation Poplar I-69 (Populus Deltoides CV. I-69/55) in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wood products journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17A (4), pp.228-235. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/wsc.2006.17.4.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on European beech (Fagus sylvatica L.). Part 1 : variations of wood colour parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumonceaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (7), pp.625-632. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of wood hygroscopicity and associated dimensional response by repeated humidity cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma de Palacios de Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guindeo Casasús</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (3), pp.275-284. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling anisotropic maturation strains in wood in relation with fibre boundary conditions, microstructure and maturation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (3), pp.347-353. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2005.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precautions for the structural analysis of the gelatinous layer in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei'Ichi Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage of cane (Arundo donax L.) II Effect of drying condition on the intensity of cell collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51, pp.130-135. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-004-0629-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of circumferential heterogeneity of wood maturation strain, modulus of elasticity and radial growth on the regulation of stem orientation in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.457-467. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-005-0407-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage of cane (Arundo donax) II. Effect of drying condition on the intensity of cell collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51, pp.130-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling of acetylated wood I. Swelling in organic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (2), pp.124-129. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-004-0634-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Gelatinous Layer (G-Layer) on the Origin of the Physical Properties of the Tension Wood of Acer sieboldianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiharu Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Okuyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (3), pp.222-233. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-004-0639-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Log-End Cracks Due to Growth Stresses: Calculation of the Elastic Energy Release Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Laghdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57 (4), </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2003.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crack propagation due to growth stress release in round wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105, pp.265-272. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transverse viscoelasticity of green wood using a combination of two parabolic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.549-556. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01503-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending of apricot tree branches under the weight of axillary growth: test of a mechanical model with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16 (1), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-001-0139-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of wheat seed coats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abecassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78 (3), pp.231-235. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/CCHEM.2001.78.3.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of wood and trees : some new highlights for an old story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329 (9), pp.701-716. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01380-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coal used for Fuel at Two Prehistoric Sites in Southern France: Les Canalettes (Mousterian) and Les Usclades (Mesolithic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (4), pp.509-512. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jasc.1996.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des déformations bloquées dans un disque de bois vert. Méthode de la fermeture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (5), pp.955-966. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First use of Coal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Precedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/373480a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree mechanics and wood mechanics: relating hygrothermal recovery of green wood to the maturation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51 (3), pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recouvrance hygrothermique du bois vert. II. Variations dans le plan transverse chez le châtaignier et l'épicéa et modélisation de la fissuration à coeur provoquée par l'étuvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (5), pp.487-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recouvrance hygrothermique du bois vert. I. Influence de la température. Cas du jujubier (Ziziphus lotus (L) Lam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (1), pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (243)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRACTIONAL ORDER DERIVATIVE APPROACH OF VISCOELASTIC BEHAVIOR OF TROPICAL WOOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kisito Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brisbane, Australia. pp.5437 - 5443, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/080513-0669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de poutrelles en bois ancien collées avec un adhésif lignocellulosique biosourcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Mafogang Mbekou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chrislin Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kisito Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Khaya ivorensis and Magnolia obovata : resistance to cracking for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Riccardo Houngbegnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery K Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hyatt Regency, Jun 2025, Milwaukee (Wisconsin, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la sciure de bois sur les propriétés mécaniques des briques à base d’argiles de Kwilu-Ngongo, en RD Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Lewo Nkondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Ogougba Ogatchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ekomy Ango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kocouvi Agapi Houanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR "Sciences du Bois"; CNRS; INRAE; AgroParisTech, Oct 2025, Mont de Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the solid wood modification with preserved hierarchical structure via non-cellulosic substances removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Wood Modification (ECWM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.173-182, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99418-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cracking process in tropical wood for mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Riccardo Houngbegnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery K Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORLD CONFERENCE ON TIMBER ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Organising Committee, Jun 2025, Brisbane (AU), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-mode crack propagation criteria in orthotropic materials under moisture content stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kisito Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique Sciences du Bois, Rupture-Imagerie-CND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois, Jul 2025, Egletons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois de réaction et contrôle de l'orientation d'une tige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Pluribois « Les bois et leurs usages : de la forêt au matériau, approche pluridisciplinaire des adaptations », 10-14.06.24, .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Banyuls-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode I fracture of tropical timber in 3-point bending in a controlled environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society of Experimental Mechanics (SEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vancouver, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cell growth together with wall thickening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion générale du groupe de recherche PhyP « Biophysique et biomécanique des plantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Carry-le -Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fractures propagating in silver fir (Abies Alba) using High-Resolution Full-Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Experimental Mechanics, Jun 2024, Vancouver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse probabiliste du comportement élastique de deux essences de bois tropicaux : Influence de la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Kosguine Mezatio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of a heterogeneous plant cell wall: a biomechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired wooden hygro-actuators: bilayer structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuoye Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Jaafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement naturel sur les propriétés physicomécaniques du bois de chêne de la cathédrale Notre Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bourchanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphanie Nouemsi Soubgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of delignified wood's thermal and elastic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois » - Nantes, 20-22 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.280-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la saignée sur le comportement mécanique des troncs de deux clones d'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld ENGONGA EDZANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme journees scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois + ESB, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des processus de fissuration des bois tropicaux pour la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Houngbegnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jailin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaysat Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvat Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of engineering science to the conservation of wooden panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese workshop on Material Sciences for Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d’abaque d’équilibre hygroscopique des essences des feuillus tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France. pp.353-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent mechanical behaviour of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Japanese Wood Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur les sciences du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche technologique, de l’innovation et du développement durable (JRTIDD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fibrillar cross-linking on the multiscale hygro-elastic behaviour of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "wood microstructure and micromechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la complaisance du bois dans des essais de fluage multi-paliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bontemps Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournely Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber structures in subtropical climate on design: BOIS DURAMHEN programs for Guadeloupe, Martinique and Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quistin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Oslo, Jun 2023, Oslo (Norway), Norway. pp.2820-2926, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069179-0369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep tests on partially dried notched beams of silver fir wood (Abies alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bontemps Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Oslo, Jun 2023, Oslo (Norway), Norway. pp.542-548, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069179-0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366360v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the cross-linking of the cellulosic fibrillar network on the macroscopic elastic behaviour of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Oslo, Jun 2023, Oslo (Norway), Norway. pp.443-448, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069179-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of alcoholysis treatment in Poplar wood delignification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France. pp.252-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par haubanage de la réponse thigmomorphogénétique de deux clones d'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme Journees Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Nov 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des essais de fluage sur des poutres entaillées de sapin pectiné (Abies alba) à l'état vert en éliminant les effets de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournely Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the mechano-sorptive effect on crack propagation beams of tropical and temperate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind safety of rubber trees in plantations: comparison of the resistance to breakage of two clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Plant Biomechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the growth stress distribution during the life of tree branches: impact of different growth strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft : le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets MITI CNRS « Le temps: mesures, perceptions, impacts et applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the cross-linking of the cellulosic fibrillar network on the effective hygro-mechanical behaviour of the wood cell wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermes de sorption de bois guyanais en relation avec le projet Bois Duramhen 973</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la réticulation du réseau fibrillaire cellulosique sur le comportement élastique macroscopique du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du comportement en flexion du tronc de deux clones d'Hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engonga Edzang Arnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep tests on notched beams of silver fir wood (Abies alba),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Structural Engineering, Mechanics and Computation (SEMC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechano-sorptive behaviour on crack propagation of notched beams of Okume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Structural Engineering, Mechanics and Computation (SEMC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet WoodConstitutiveLaws : un environnement pour capitaliser des lois constitutives compatibles avec les principaux solveurs d’éléments finis commerciaux et académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparbelli Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Christovasilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.299-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des contraintes de croissances dans les branches : comparaison de différentes stratégies de maintien postural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul VAN ROOIJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of wood thermal conductivity by delignification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 "Sciences du bois", Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des paramètres de diffusion du bois : approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournely Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de panneaux en bois reconstitués à partir des sous-produits de scierie de bois exotiques originaires du Cameroun et d'un liant biosourcé : gomme arabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Ulfrid Passo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Baynast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois comme support de peinture: traces du temps et altérations de la fonction, l’exemple de la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique PLURIBOIS 2022, Les bois et leurs usages : approches pluridisciplinaires des dégradations et des empreintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation rhéologique du comportement mécanosorptif et viscoélastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du sapin pectiné (Abies alba) mis en oeuvre à l'état vert ou partiellement séché pour des applications en structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.230-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the Conservation of the Mona Lisa: numerical methods for future preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparbelli Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fioravanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées scientifiques du GDR Sciences du bois : Diversités du bois et de ses usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de recherches des sciences du bois (GDR 3544), Nov 2021, Montpellier, France. pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-related wood research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of Time4Wood project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iris Brémaud, Sep 2021, Colognac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Annuelles du GDR3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - The time of wood craftsmen, the time of craft woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bois - Échanges interdisciplinaires sur le bois et les sociétés / Interdisciplinary meeting on wood and societies, 18-19 October 2021, INHA, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the thigmomorphogenetic response of rubber tree clone (hevea brasiliensis): impact on wind breakage strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulia Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference On Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Santiago, Chile. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'effet mécanosorptif sur la fissuration du Padouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of experimental and numerical methods to study the mechanical risk conditions for the conservation of unique art pieces: the case of the Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparbelli Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium "Virtual Experiments for Wooden Artwork -VirtEx"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael KALISKE, Nov 2021, Dresden, Germany. pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la réticulation du réseau fibrillaire cellulosique sur le comportement élastique effectif de la paroi cellulaire du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.216-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des déformations d'un panneau de bois peint du patrimoine : effet du cadre, du parquetage et de variations hygrothermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparbelli Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées scientifiques du GDR Sciences du bois : Diversités du bois et de ses usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de recherches des sciences du bois (GDR 3544), Nov 2021, Montpellier, France. pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - Le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Réunion de GT Savoir Scientifiques et Artisanaux) 10èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISCOELASTIC AND MECHANO-SORPTIVE BEHAVIOUR OF TWO TROPICAL SPECIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matian Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godi Gaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference On Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mechano-sorptive loading on crack propagation of notched beams of White-fir and Okume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ikogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Structural Integrity (ICSI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale du surdimensionnement mécanique des branches par rapport à leur poids propre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul VAN ROOIJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Galery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la rigidité de flexion de l'arbre sur pied de deux clones d'hévéa (Hevea brasiliensis) de plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.86-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact des entailles de poutres de sapin pectiné (Abies alba) sur les interprétations des essais Bing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granet Charles-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sallat Theo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins de recherche en sciences du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR « Arbre, forêt, bois et sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of a painted wooden panel from the heritage subject to hygrothermal variations: role of the reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd SWST International Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Event ICCS23 - 23rd International Conference on Composite Structures &amp; MECHCOMP6 - 6th International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en grands déplacements du comportement mécanique d'une tige lors d'un essai de flexion sur pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy’s Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée scientifiques du GDR 355 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3SR, Grenoble, Nov 2020, Grenoble, France. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif de la paroi cellulaire du bois : comparaison numérique et analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques du GDR3544 Sciences du bois,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode optique de mesures des grandeurs physiques d’un essai de fluage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bontemps Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournely Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques du GDR3544 Sciences du bois,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des paramètres de diffusion du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asseko Ella Martian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournely Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques du GDR3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 Sciences du Bois, Nov 2020, Grenoble, France. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Objects: the use of advanced numerical methods to exploit a complete set of information from experimental data, for the Mona Lisa's Digital-Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des contraintes longitudinales dans une section de branche : modèle élastoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée scientifiques du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3SR, Grenoble, Nov 2020, Grenoble, France. pp.158-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique d'une poutre entaillée en flexion 4 points : comparaison numérique et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Tung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croitre dans le vent : de la mécanoperception aux réponses de croissance de l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee Technique EchoPaysage "Arbres et Sécurité, de la santé des citadins à la gestion des risques de rupture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Echos paysage Auvergne - Rhône - Alpes., Oct 2019, Marmilhat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique des branches lors de températures extrêmes (positives ou négatives) et conséquences sur le risque de casse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Nov 2019, Epinal, France. pp.274-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement viscoélastique et mécanosorptif de l'Okoumé, du Padouk et du Sapin blanc : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godi Gaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies for the Mona Lisa conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Methods in Wood Mechanics – from Material Properties to Timber Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Community on Computational Methods in Applied Sciences, Jun 2019, Växjö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie au service de la conservation des oeuvres d'art : étude mécanique du support en bois de la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci : l’expérience de l’art (Leonardo da Vinci : the experience of art)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique d'éléments de structures en bois de sapin pectiné en vue d'applications constructives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bontemps Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de calcul des paramètres de fissuration 3D dans le bois vert par microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordi Mambili Lebonjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Mouton Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les branches des arbres cassent-elles parfois sans raison apparente ? Le cas des charpentières plagiotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooij Arnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.278-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des paramètres de fissuration 3D dans le bois vert par microtomographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G J Mambili Lebongui1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomécanique des tiges soumises à des stress mécaniques contrôlés et environnementaux : application à l'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.272-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hygro-mechanical behaviour of notched beams of European species under creep loadings in outdoor conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ikogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMC 2019: The Seventh International Conference on Structural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cap Town, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluage et fissuration de poutrelles entaillées de bois tropicaux et européens en extérieur abrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Phelippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche scientifique des bois précieux à fil non droit choisis en artisanat : description optique et structurelle des bois figurés en vue de comprendre leur apparence visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Structures bois dans l'environnement Martiniquais, projet Bois Duramhen 972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quistin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term mechanical behavior of hardwood species in outdoor conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mechanics of Time-Dependent Materials (MTDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Eurocode 5 standard to French hardwoods - Proposal of new hygroscopic equilibrium charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th meeting of International Network on Timber Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la fissuration du bois vert par modélisation numérique et microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebongui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Bois, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 BOIS., Nov 2018, Cluny, France. pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des bois de lutherie : relier la caractérisation des propriétés des bois de résonance avec les perceptions des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESENTATION DU GDR CNRS SCIENCES DU BOIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées d'Etudes Techniques de l'Association Franco-Maghrébine de Mécanique et des Matériaux (JET 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la variabilité des propriétés thermo-hydriques et mécaniques des feuillus en climat extérieur - Adaptation à l’Eurocode 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the 3D crack profile in wood based structures by x-ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Seif Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème édition JET 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AF3M et SMSM., May 2018, Marrakech, Morocco. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diffusion de l'eau dans le bois utilisé pour la manufacture d'instrument à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of flexure wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECONSTRUCTION OF THE 3D CRACK PROFILE IN WOOD BASED STRUCTURES BY X-RAY COMPUTED MICROTOMOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Seif Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of diffusion models for outdoor condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mechanics of Time-Dependent Materials (MTDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOISTURE DRIVEN DAMAGE GROWTH IN WOOD MATERIAL : 3D IMAGE ANALYSIS FOR VISCOELASTIC NUMERICAL MODEL VALIDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 World Conference On Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the water diffusion in wood by terahertz techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des variations climatiques sur la durée de vie des poutres entaillées de sapin blanc (Abies Alba Mil) et de Douglas (Pseudotsuga Menziesii) : étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Ella Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées GDR Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Bois, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de l’eau dans le bois en extérieur : Des résineux aux feuillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l'AUGC ( Association Universitaire de Génie Civil)..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond « clear wood » : exploring the structure-properties of figured woods and of woods with strong gradients selected in craftsmanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les ondes de l’érable – Relation entre anatomie, mécanique et acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d’endommagement par fissuration du bois vert via la modélisation numérique et la microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebongui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d’endommagement par fissuration du bois vert via la modélisation numérique et la microtomographie à rayons X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebonjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 BOIS., Nov 2018, Cluny, France. pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Matters: Spruce and Maple selection for making musical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Academy of Music, Museum Piano Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois Duramhen 972- durabilité, aménagement, humidité, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Annuelles du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belloncle Christophe, Nov 2017, Nantes, France. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des fissures sur l'évolution de la flèche des poutres entaillées soumises au fluage en climat variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Annuelles du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the time-dependent behaviour of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CompWood 2017 - Computational Methods in Wood Mechanics, from Material Properties to Timber Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des bois de résonance : Critères de sélection, caractérisation et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des bois Xylofutur, Bordeaux Sciences Agro, Visio Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et procédés de séchage de bois tropicaux pour la facture d'instruments à vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6èmes journées du GDR 3544 «Sciences du bois» </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation Of Deflection Of Douglas Fir And White Fir Beams Subjected To Climatic Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST ACTION FP1303 Final Conference and MC Meeting Building with bio-based materials: Best practice and performance specification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une nouvelle méthode d'identification des paramètres de diffusion de l'eau dans différentes essences de bois en ambiance non contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'Association Universitaires de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of moisture content changes on the mechanical behavior of Pseudotsuga Menziesii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.  F. Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CompWood 2017 – ECCOMAS Thematic Conference on Computational Methods in Wood Mechanics – from Material Properties to Timber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois Duramhen 972-durabilité, aménagement, humidité, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quistin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Romana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonewood Selection: Physical Properties and Perception as Viewed by Violin Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between wood hygromechanical description and deformation modification factors of Eurocode 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Timber Engineering (WCTE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'anisotropie dans la détermination des coefficients de variations hygroscopiques des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement à long terme des feuillus Français - Intégration aux Eurocode 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et modélisation de la diffusion dans le bois en ambiance non contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in vibrational properties of coated wood through time from application of varnish, with recipes used in European or Iranian string instruments making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of wood scientists to the preventive conservation of Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 years International Academy of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression set and cupping of painted wooden panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Characterisation of Wooden Cultural Heritage by Scientific Engineering Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Halle (Saale), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des bois de résonance : caractérisation et perception des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transitional moisture change on the vibrational properties of violin-making wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost FP1302 WoodMusICK annual conference "Effects of playing on early and modern musical instruments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From wood hygromechanical interactions to timber structure longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 556</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mona Lisa Project: an update on the progress of measurement, monitoring, modelisation and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech: Theoretical, Numerical, and Experimental Analyses in Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mona Lisa Project: an update on the progress of measurement and monitoring activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium 556 Theoretical, Numerical, and Experimental Analyses in Wood Mechanics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial reversibility of hygrothermal (HT) treatments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Meeting of COST Action FP1302 WoodMusICK “Wood aging resulting from hygrothermal actions”, 19-20 November 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tonewood selection and aging in instrument &amp;quot;quality&amp;quot; as viewed by violin makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conference COST FP1302 WoodMusICK, Effects of Playing on Early and Modern Musical Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation préventive du support en bois de La Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Qualité, traitement et restauration du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des arts traditionnels de Casablanca, Jun 2015, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mechano-sorption in wood through hygro-locks and other approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Science and Technology (IAWPS 2015) and 60th Anniversary of the Japan Wood Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-mechanical properties of boxwood (Buxus sempervirens l.) used in the making of woodwinds for traditional and/or early music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK meeting “Analyses in Mechanics of Wooden Instruments”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precising structure-properties relation and mechanical-acoustical properties of resonance woods and determining its visual perception by users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSPS Summer Program Research Report Presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hygrothermal treatments on the physical properties of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoru Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Cost Action FP0904 Conference “Recent Advances in the Field of TH and THM Wood Treatment”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Skellefteå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the concept of “resonance wood”: luthiers’ empirical expertise versus assessment of wood structural/visual and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK Opening Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-mechanical behaviour of wooden panels from cultural heritage: effect of a coated face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Pre-Treatments and Traditional Coating Systems on the Vibrational, Hygroscopic and Colour Properties of Wood for Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of COST Action FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions hygro-mécaniques et longévité des structures bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water re-saturation conditions and associated extractives leaching on thermal softening of wet wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of COST Action FP0904 “Thermo-Hydro-Mechanical Wood Behaviour and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Skellefteå, Sweden. pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation visuelle, structurelle et acoustique de l'épicéa et de l'érable de lutherie : détermination des figures de l'érable et des paramètres de cernes de l'épicéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood physical-mechanical properties by a mild hygrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural use of wood in craftsmanship: case of the violin makers’ empirical expertise confronted to the acoustical properties of resonance wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violin making &amp;quot; tonewood &amp;quot; : comparing makers' empirical expertise with wood structural/visual and acoustical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics ISMA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France. pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois, muscle des arbres : comment l'assemblage des macromolécules au sein de la paroi cellulaire génère-t-il les contraintes permettant aux arbres de contrôler leur forme et leur orientation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériem Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée scientifique du GDR 3544 "Sciences du Bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood acoustic, hygroscopic and colorimetric properties due to thermally accelerated ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of COST actions FP0904 &amp; FP1006 “Characterization of modified wood in relation to wood bonding and coating performance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rogla, Slovenia. pp.238-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation mécanique/acoustique et perception de la ressource en bois de lutherie du quatuor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements hygro-thermiques ou chimiques de stabilisation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale &amp; Sciences JFIS – Instruments à vent : Traitements du bois et acoustique des flûtes, ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of maturation stress in tension wood: using a wide range of observations and mechanical considerations to discriminate between hypothetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of High Density Polyethylene composite filled with Bagasse after Accelerated weathering follow by biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyvand Darabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Naghi Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biobased Materials and Composites (ICBMC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal growth stresses in trees: analytical models and functional implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision à chaque étape de la restauration, comparaison du comportement hygromécanique de deux renforts : deux doublages en balsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Graindorge Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées du GDR Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bending mechanics of tree stems: the key role of wood maturation stress for resisting both permanent and temporary loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diversity in wood (dynamic) mechanical properties: What can we learn on affecting factors and on potential utilisations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IUFRO all Division 5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we need to accelerate wood aging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling the isolated and combined effects of thermal modifications and hygrothermomechanical loading of wood, focused meeting of COST Action FP0904 'Thermo-Hydro-Mechanical Wood Behaviour and Processing'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Using Delignified Fibers on Mechanical Properties of High Density Polyethylene Composite Filled with Bagasse Before and After Accelerated Weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyvand Darabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - All Division 5 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New uses and improvements of the Deformometric Kit to support study and conservation of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO, All Division 5 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Joconde, sa conservation préventive, le rôle essentiel joué par des chercheurs montpelliérains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances publiques de l'Académie des Sciences et Lettres de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the thuja burr material symmetries by direct contact ultrasonic method on spherical specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mouridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FP0802 Workshop Mixed numerical and experimental methods applied to the mechanical characterization of bio-based materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood technology; research methodologies and techniques in the field of wood technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Dik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert meeting to develop a research agenda for the structural conservation of panel paintings and related works of art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of painted wooden panels from the cultural heritage: the case of Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of painted wooden panels from the cultural heritage: the case of Mona Lisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies on the wooden support of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Safeguard of Cultural Heritage. A Challenge From the Past for the Europe of Tomorrow. COST strategic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 367 p., </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1021.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodégradation de composites constitués de polyéthylène haute densité et de bagasse délignifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyvand Darabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali N. Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail 'Ecomateriaux' Amac/Mecamat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between long term viscoelastic and mechanosorptive response of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FP0904 'Thermo-hydro-mechanical Wood behaviour and processing'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Biel, Switzerland. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of colour change induced by aging and heat treatment by using the multi-process kinetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Umemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Kawai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop of COST Action FP0904 'Mechano-Chemical transformations of wood during Thermo-Hydro-Mechanical processing'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bienne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling deformation of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between accelerated thermo-hydro aged wood and naturally aged wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Volkmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fioravanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parviz Navi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop of COST Action FP0904 'Mechano-Chemical transformations of wood during Thermo-Hydro-Mechanical processing'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bienne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1Dx2D model to simulate the hygromechanical response of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601: Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des symétries matérielles du bois de la loupe de thuya par une méthode ultrasonore par contact direct sur des échantillons sphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mouridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Workshop IAWS/ESTB7: Wood and derivatives - Sustainable materials and derivatives for future needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical mechanical study of a framing technique for cupping control of painted panels combining crossbars and springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wood Science for Preservation of Cultural Heritage: Mechanical and Biological Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Braga, Portugal. pp.S109-S117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling of hydral deformation of panel paintings and its confirmation by the experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Kuhnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fioravanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601 'Interaction between Wood Science and Conservation of Cultural Heritage'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the hygromechanical behaviour of painted panels using various models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601 "Interaction between Wood Science and Conservation of Cultural Heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au Point d'une Méthode Ultrasonore par Contact Direct sur des Echantillons Sphériques: Contribution à la détermination des symétries matérielles d'un matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mouridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of mechanical engineering to the conservation of panel paintings: the case of Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese Workshop on Science for Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between mechanosorptive and viscoelastic response of wood at high humidity level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. 6p., </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100628004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characteristics of aged Hinoki (Chamaecyparis obtusa Endl.) wood from Japanese historical buildings Ⅱ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of COST Action IE0601 'Interaction between Wood Science and Conservation of Cultural Heritage'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Turkey. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-locks modelling of the mechano-sorptive behavior based on integral formulation or internal variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep properties of heat treated wood in radial direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takato Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huroyuki Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage, and the European Society of Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Portugal. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique des panneaux en bois peint du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Jean Le Rond d'Alembert, Univ. Paris 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church: in-situ monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent mechanical behaviour of wood and implication for painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability and extractive content of Mulberry wood from Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Meeting of the International Research Group on Wood Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bending modulus of a single fiber estimated by electrostatic vibration method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual meeting of the Japanese Wood Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Matsumoto, Japan. CD-rom, 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of abnormal behaviors of gelatinous layer in tension wood fiber - A micromechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiharu Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, French Guiana. pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation du comportement mécanique de bois de temples japonais: comment corriger les disparités de densité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Kawai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About structural determinants of the diversity of vibration properties of ten tropical hardwoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cayenne, France. pp.543-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characteristics of aged Hinoki (Chamaecyparis obtusa Endl.) wood from Japanese historical buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church, monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Hamburg, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal stresses change the swelling properties of tension wood in organic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST E50 Workshop "Reaction wood formation at stand, tree and cellular level"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood Culture and Science VIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring and conservation of wooden cultural heritage, the case Mona Lisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the branch of Viburnum odoratissimum var. awabuki reaction wood? Unusual eccentric growth and various distributions of growth strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. pp.328-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the aging wood from historical buildings as compared with the accelerated aging wood and cellulose, Analysis of color properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Umemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Germany. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent behaviour of wood and tree biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strain of the branches exhibiting unusual eccentric growth in Viburnum odoratissimum var. awabuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the Japan Wood Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Matsumoto, Japan. cd-rom, 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the aging of Hinoki wood from the Japanese cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misao Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Umemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWS 2009 - Forests as a renewable source of vital values for changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint Pétersbourg, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of maturation stress in tension wood: using a micro-mechanical model to discriminate between hypothetic mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST E50 final conference Systems Biology for Plant Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of maturation stress in tension wood: using a wide range of observations to assess hypothetic mechanistic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FP0802 Workshop on "Experimental and computational methods in wood micromechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria. pp.105-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to decay fungi of ammonium borate oleate treated wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Meeting of of the International Research Group on Wood Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de codes en thermo-hygromécanique pour les panneaux peints en bois du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès Français de Mécanique - CFM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bending modulus of a single fiber estimated by electrostatic vibration method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual meeting of the Japanese Cellulose Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hokkaido, Japan. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Bois et facture instrumentale: réglementation, propriétés et sélection des bois de lutherie', Journées Professionnelles Facture Instrumentale et Sciences à l'ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the hygromechanics of wooden panel paintings from the cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Matters - A celebration of the work of John Barnett, The Linnean Society of London, International Academy of Wood Science, International Association of Wood Anatomists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical behaviour of painted wooden panels from the cultural heritage, the Mona Lisa wooden support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Mechanical Modeling of Wood and Wood Based Materials', mini-symposium WCCM8 - ECCOMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation induced by ethanol substitution in normal and tension wood of chestnut and simarouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST E50 Workshop"Characterisation and application of cell wall macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du vieillissement physique dans le bois vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Palaiseau, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des contraintes de croissance dans une section de tige : prise en compte de l'hétérogénéité et de la viscoélasticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes réunions Croissance, Amélioration et Qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale analysis of wood physical properties by the reinforced-matrix principle: formulation by Mori-Tanaka theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Modeling of Wood and Wood Based Materials, mini-symposium WCCM8 - ECCOMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of boron/linseed oil combined treatment as a low-toxic wood protection. Evaluation of boron fixation and resistance to termites according to Japanese and European standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Imamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest products and environment: a productive symbiosis. IUFRO conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications chimiques des bois et conséquences sur leurs propriétés physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles "Facture Instrumentale &amp; Sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luthier : de l'arbre au violon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil à la mise en place d'une émission de "C'est pas sorcier" sur France 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la matière lignocellulosique à la paroi multicouche: modélisation du comportement physicomécanique du bois dans la direction des fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Réseau Français des Parois "Modélisation à différentes échelles dans le domaine des parois végétales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse mécanique par essais et simulations sur un objet unique : la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontre Nationale des Mécaniciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Odeillo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement (hygro) mécanique de panneau de bois peints du patrimoine : la Joconde sauvée par la théorie de Griffith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du GIS Bois, Construction, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the non-cellulosic component of G-layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Cost Action E50 "Structure and function of primary and secondary cell walls"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Potsdam, DE, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical aging and its impact on the characterisation of viscoelastic properties of green wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Cost Action E50 "Structure and function of primary and secondary cell walls"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Potsdam, DE, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conserver aujourd'hui: les vieillissements du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of physical properties of gelatinous layer in tension wood fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiharu Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the International Academy of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability evaluation of cypress (Cupressus sempervirens L.) solid wood and mixed heartwood-sapwood cypress plywoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO All Division 5 Conference "Forest products and environment - A productive synthesis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Taipei, Taiwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de certaines essences secondaires locales pour la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tecnomed "Mieux valoriser les essences secondaires à bois d'artisanat !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de La Joconde : modélisation mécanique de l'action du châssis-cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Conserver aujourd'hui : les vieillissements du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la Musique, Feb 2007, Paris, France. pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of tension wood shrinkage at cell wall level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop of Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Varsaw, PL, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of viscoelasticity and juvenile wood occurence on the tree reorientation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horàvek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th plant biomechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Stockholm, Sweden. pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité biomécanique des bois : caractérisations à l'échelle de la paroi cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT "Approches multi-échelles en mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced-matrix hypothesis as a theoretical basis for analyzing mechanical and physical properties of wood cell wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy, Italy. pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Lisa saved by the Griffith theory: Assessing the crack propagation risk in the wooden support of a panel painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Approach to Wood Structure, Behavior and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Firenze, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the gelatinous layer to the growth stresses generation in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy, France. pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of sequential removal of extractives on the vibrational properties of two tropical woods with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of acoustic anisotropy of wood by using guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dikrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Famiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baillères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of viscoelastic properties of green poplar in torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy, Italy. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element model to predict the growth strain release at the periphery of small diameter trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th plant biomechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Stockholm, Sweden. pp.445-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalies of shrinkage and swelling as related to cell-wall anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of residual strains at stem periphery using the two-grooves method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.66-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bois pour l'arbre au bois matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département des sciences du bois et de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Université de Laval, Québec, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFM characterization of the mechanical properties of wood at the cell wall level ; a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bytebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of COST action E50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation et tenue d'un stand sur la biodiversité des bois, dans le cadre des manifestations pour la fête de la Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using time-temperature equivalence to extrapolate wood behaviour during machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of COST E35 "Fracture mechanics and micromechanics of wood and wood composites with regard to wood machining"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rosenheim, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement viscoélastique du bois de l'échelle cellulaire à l'échelle macroscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Programme Matériaux du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu cellulaire et homogénéisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique des matériaux et structures à longueur interne: comportement et effet d'échelle. Colloque MECAMAT, Ecole de Mécanique des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aussoix, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why big trees from high density hardwoods are more prone to end splitting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, East Lansing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using scanning probe microscopy in contact mode to evaluate the local rigidity of cell- wall layer : application to gelatinous fibres of oak tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of COST Action E20 (Wood Fibre Cell Wall Structure) "Methods to localise and characterise cell wall components", K. Ruel and P. Ander (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of periodic checkerboard patterns on moisture content diffusion properties of wood material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kisito Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image-Based Mechanics : An Overview of Experimental and Numerical Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Order Derivative Approach of Viscoelastic Behavior of Tropical Wood : Experimental and Numerical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kisito Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of delignified wood’s thermal and elastic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auslender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois », 20-22 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the solid wood modification with preserved hierarchical structure via non-cellulosic substances removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Wood Modification (ECWM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Florence, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement naturel sur les propriétés du bois de chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bourchanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Naissance et renaissance d’une cathédrale: Notre-Dame de Paris sous l’œil des scientifiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. Actes du Colloque interdisciplinaire « Naissance et renaissance d’une cathédrale: Notre-Dame de Paris sous l’œil des scientifiques », pp.53, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du traitement par alcoolyse dans la délignification du bois de peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par haubanage de la réponse thigmomorphogénétique de deux clones d'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la conductivité thermique du bois par délignification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hien Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber structures in french Caribbean Islands, impact of subtropical climate on design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quistin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conférence on timber Engineering 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les branches cassent elles sans raison apparente . Le cas des charpentières plagiotropes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. Actes des 7èmes Journées Scientifiques du GDR 3544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR 3544</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2018, 7e Journées du GDR 3544 Sciences du bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d’endommagement par fissuration du bois vert via la modélisation numérique et la microtomographie à rayons X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebonjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR 3544</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.212-214, 2018, 7e Journées du GDR 3544 Sciences du bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of water conduction in compression and normal wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Sugimoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBM2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un dispositif de fluage de poutres métriques en vue de la détermination des comportements différés des feuillus français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées du GDR 3544 «Sciences du bois»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique du bois au service de la restauration/conservation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édition de la manifestation "Thèses Des Bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling hygrothermal recovery of wood in relation with locked-in strains during tree life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et artisanats du bois: regards croisés Europe-Japon -Le 1er Symposium International WoodSciCraft, organisé à Montpellier du 8 au 12 Septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique du Labex NUMEV (Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et numérique du comportement hygromécanique d'un panneau de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. Actes des 3èmes journées du GDR Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists: Part 1 – a survey on the relation between luthiers and their raw material »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists : Part 2 – Characterisation and correlations of structural and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical behaviour of a wooden panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wood and Science Technology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Maastricht, Netherlands. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical study of painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meeting COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tervuren, Belgium. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 14eme Journées Scientifiques du GDR &amp;quot;Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Journées Scientifiques du GDR "Sciences du Bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mont de Marsan - Landes, France. 2025, Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308513v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du GDR Sciences du Bois. Limoges. 20-24 Novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 13eme Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.380, 2024, Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. 2023, Actes des Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversités du bois et de ses usages, Actes des 10èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actes des Journées scientifiques du GDR Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Plant biomechanics International conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeronimidis Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biomécanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Montpellier, France. 390 p., 2021, Colloque Interdisciplinaire du Comité National de la recherche scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Plant biomechanics International conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyo Terao Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 8th Plant biomechanics International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 2021, Proceedings of the 8th Plant biomechanics International conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 9èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sieffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.220, 2020, Journées Annuelles du GDR3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 8èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Besserer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2019, Epinal, France. 8, pp.323, 2019, Journées Annuelles du GDR3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 6èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Belloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées scientifiques du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. 6, pp.184, 2017, Journées Annuelles du GDR3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 5èmes Journées Scientifiques du GDR3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France. 5, , 2016, Journées Annuelles du GDR 3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 4èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées scientifiques du GDR 3544 Sciences du Bois </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 4, , 2015, Journées Annuelles du GDR 3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 2èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vaiedelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs-sur-Marne, France. Volume 2, , 2013, Journées Annuelles du GDR 3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 1ères journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France. Volume 1, , 2012, Journées Annuelles du GDR 3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Biomechanics. From structure to function at multiple scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Geitmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geitmann Anja; Gril Joseph. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 441 p., 2018, 978-3-319-79098-5 eBook :978-3-319-79099-2. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-79099-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 7èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7, pp.336, 2018, Journées Annuelles du GDR3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Biology of Reaction Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Saranpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barry Gardiner; John Barnett; Pekka Saranpää; Joseph Gril. Springer-Verlag Berlin Heidelberg, 274 p., 2014, Springer Series in Wood Science, 978-3-642-10813-6. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10814-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood science and conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.219, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood science for conservation of cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Gril. Florence University Press, pp.356, 2010, 978-88-6453-157-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panneau de peuplier : caractérisation physico-mécanique du panneau, in : Au Cœur de la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dionici Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, traductions américaine et allemande, pp.52-53, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panneau de peuplier: une simulation de l'effet des variations de l'ambiance, in : Au Cœur de la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, traductions américaine et allemande, pp.53-55, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, Evaluation and Biomechanical Consequences of Growth Stress Profiles Inside Tree Stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Geitmann, Joseph Gril. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biomechanics. From Structure to Function at Multiple Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.21-48, 2018, 978-3-319-79098-5. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-79099-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the notion of &amp;quot;resonance wood&amp;quot; choice: a decompartementalised approach from violin makers' opinion and perception to characterization of material properties' variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wooden musical instruments - Different forms of knowledge : Book of end of WoodMusICK COST Action FP1302</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Biology of Reaction Wood Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Saranpää</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Biology of Reaction Wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 11, 2014, 978-3-642-10813-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Action and Biological Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Biology of Reaction Wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.139 - 169, 2014, 978-3-642-10813-6. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10814-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Strain of Green Hinoki Wood: Separating the Hygrothermal Recovery and the Reversible Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Kojiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Methods in Civil Engineering, Lecture Notes in Applied and Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer verlag, pp.6, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des matériaux et des structures, mécanique des solides, acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimédo Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Breitkopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cristini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2010 du Comité national de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.169-186, 2011, ISBN 978-2-271-07263-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomécanique des plantes ou &amp;quot; Comment les plantes tiennent debout ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux Origines des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard/Arthème, pp.228-239, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les arbres tiennent debout : la biomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 675 p., 2008, 978-2-213-62836-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panneau de peuplier : une modélisation mécanique de l'action du châssis-cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Mohen and M. Menu and B. Mottin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au coeur de La Joconde. Léonard de Vinci décodé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.52-53, 2007, 978-2-07011-833-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'UMII, un labo prédit l'avenir des œuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois pour l'arbre et bois pour l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'arbre, la cellule ose la cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessous de La Joconde, Etude mécanique des panneaux peints en bois du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of radial variations of wood properties in European beech reveals the plastic nature of juvenile wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133248v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des déformations de maturation de la fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Yamamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling of acetylated wood in organic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on European beech (Fagus sylvatica L.). Part 1: Variations of wood colour parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengquan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumonceaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement du bois dans les instruments de musique dans une optique de conservation préventive. Effet de l'âge et des contraintes mécaniques et hygrothermiques appliquées en fonction des conditions de jeu. 1er rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la conservation préventive des panneaux de bois peints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique de panneaux en bois peints du patrimoine, Etude menée pour le LRMH et le C2RMF, bilan des travaux effectués en 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth stress calculation code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul VAN ROOIJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e53855f84fe9a73cd4da5a5f51161b44459bbcf1;origin=https://hal.archives-ouvertes.fr/hal-03748893;visit=swh:1:snp:cbe53b08f92a230c50e049bd88ff535aa51be142;anchor=swh:1:rel:d7293c8fe175d6cf5e779ad5df1ae8a922efea44;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId943"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="830AF53A"/>
+    <w:nsid w:val="EB63A3E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7443F3DF"/>
+    <w:nsid w:val="B5C8A9B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F664077"/>
+    <w:nsid w:val="83B3EB42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="691A8453"/>
+    <w:nsid w:val="5ABF6157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8A7E6B3C"/>
+    <w:nsid w:val="583D2C32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joseph.gril@cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linkinghub.elsevier.com/retrieve/pii/S0950061818328265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00226-020-01215-z" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.culher.2020.09.003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.compstruct.2020.112736" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00226-020-01197-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/hf-2020-0028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/hf-2020-0029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24072/pcjournal.48" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.19182/bft2022.354.a36912" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00707-022-03355-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00107-023-02002-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bontemps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2026.2633328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hien Chin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Horikawa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-025-01741-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01284-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Mabekou Takam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113122" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205519" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2434890" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332954v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Houngbegnon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Doko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2025.105209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feldman Pambou Nziengui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-023-02002-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v48" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874945v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Tung Phan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auslender" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01569-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Godi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2024.360.a37392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Godi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-023-00636-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riparbelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dionisi-Vici" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzanti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Br&#233;mand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748026v6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul VAN ROOIJ" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.308/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292594v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Backes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458979v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gauvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hesser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.10.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mazzanti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.10.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ikogou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.01.112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-022-03355-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karami" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981684v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984734v4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.48" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gaff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112736" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Varnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ulmet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01197-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01215-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petrova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Kozlova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Gorshkova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031989v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.139" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Umemura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2422-010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667816v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Wahyudi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170185" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Sugimoto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiko Kawabuchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Sugimori" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-018-1751-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674743v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Se Golpayegani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21829/myb.2017.2321447" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-017-1639-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Gherardi Hein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1327-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288862v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000071" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286462v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288880v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2014005000018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084665v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-013-9229-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295539v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-014-0633-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085303v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Alami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Calch&#233;ra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Famiri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin de Borst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jenkel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689021v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1225-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703650v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2012.04.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955207v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyvand Darabi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali N. Karimi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azadfalah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790153v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Lima Jos&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Marcos Rosado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-011-0431-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QMZ463L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Legeas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Hunt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0174" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790160v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2012.06.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808242v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0166-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949663v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hakam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariange Magne Takam" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Chokairi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Alami Chantoufi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinedine Hamoutahra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/s0718-221x2012000200007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789603v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Froidevaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Volkmer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganne-Ch&#233;deville" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Navi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2011.629735" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Famiri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2011000300004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0393-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misao Yokoyama" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Kawai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2011.040" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8596713506D7EF8373A3B1B19ED23FB910E79B64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797386v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farimi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabouchi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0337-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790140v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridwan Yahya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Silsia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544381v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Arakawa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0262-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14RMS1RM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949697v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tarcisio Lima" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0425-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HS23H75D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702696v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken'Ichiro Yano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-5542-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538969v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437882v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0325-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538802v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yano" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.08.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437887v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.059" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538970v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Tondi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Despres" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.29365" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBQ62FS2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387861v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp133" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V27C16NN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438170v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0251-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMBDLL4H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339064v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hua Fang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Mei Liu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883369v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277297v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700987q" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537121v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-008-0202-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B05JMFMB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Quan Liu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000183" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797014v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/actaun200856050039" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546298v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28374" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032099v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.11.1505" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194992v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Imamura" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nami Kartal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-007-0192-6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1K275FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194930v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0148-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D168A5F516BDE5E10467DFE58ED19796EE6AF53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884120v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Joung Hwang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007046" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546371v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Famiri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ringa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546584v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baill&#232;res" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;tienne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-005-0755-2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546585v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Esteban" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guindeo Casasus" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Palacios Palacios" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006010" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883982v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a Esteban" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guindeo Casas&#250;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de Palacios de Palacios" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546586v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/wsc.2006.17.4.228" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546617v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2005.057" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004556v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0629-z" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004517v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei'Ichi Baba" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000110" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004540v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005020" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546627v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumonceaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005063" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031825v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-005-0407-6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC4ZPHVZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681635v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Obataya" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546630v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0634-2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004591v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Abe" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okuyama" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0639-x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946583v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Laghdir" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.060" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001175v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030196" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677468v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0139-1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9L7NJX40-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180629v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01503-6" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674459v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abecassis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2001.78.3.231" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032151v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01380-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15G58C0G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632993v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Th&#233;ry" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gril" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vernet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maury" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1996.0048" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2PTWCG8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883108v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960504" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901457v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/373480a0" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC6539B703DBD5E716524216C8BE9762947C837F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882953v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thibaut" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882831v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berrada" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882861v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367571v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Lewo Nkondi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Ogougba Ogatchin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ekomy Ango" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kocouvi Agapi Houanou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111305v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blaysat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito Talla" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/080513-0669" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146073v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Riccardo Houngbegnon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery K Doko" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332005v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Mafogang Mbekou" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885175v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99418-0_22" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146054v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158951v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dubois" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855465v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855742v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825579v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Nguedjio" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Kosguine Mezatio" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857752v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857171v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825969v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnould" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoye Chen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Jaafari" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826991v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bourchanin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphanie Nouemsi Soubgui" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819180v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld ENGONGA EDZANG" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828123v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jailin Thomas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaysat Beno&#238;t" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvat Nicolas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855714v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855700v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855702v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824971v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855711v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366393v2" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quistin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cador" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0369" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824383v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontemps Arthur" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournely Eric" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366360v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Godi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0074" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366364v2" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0060" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585062v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312451v2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy'S Engonga Edzang" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825084v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engonga Edzang Arnauld" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727687v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Rooij" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889698v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824386v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Florence" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727662v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889717v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825090v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855738v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabner" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040093v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefranc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856424v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856426v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825027v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riparbelli Lorenzo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Christovasilis" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825072v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856416v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03924753v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280029v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825100v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Ulfrid Passo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825033v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825015v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825266v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825327v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689099v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753732v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855813v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855815v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825336v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fioravanti" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831322v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042580v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engonga Edzang" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulia Bruno" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825219v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042577v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matian Asseko" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi Ga&#235;l" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825341v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Galery" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825250v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Engonga Edzang" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895813v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825242v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granet Charles-Hubert" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallat Theo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855808v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753690v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043167v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142007v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy&#8217;s Engonga Edzang" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450810v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Phan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450626v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450548v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asseko Ella Martian" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053193v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143074v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul van Rooij" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053462v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Heim" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163717v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856860v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutou Pitti" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857082v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tung Phan" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053396v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857054v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093375v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germice Jordi Mambili Lebonjui" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Mouton Pitti" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866783v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Mambili Lebongui1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857058v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116754v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambou Nziengui" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournelly" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116786v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Phelippe" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374427v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909285v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Seif Eddine" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939212v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873984v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939383v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910549v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germice Jordy Mambili Lebongui" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussain" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939197v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02069505v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Bourgade" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pipet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731148v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960449v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976331v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909287v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886505v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939978v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939537v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924126v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910542v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Ella Asseko" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887091v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955634v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886458v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976299v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939975v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germice Jordy Mambili Lebonjui" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051039v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616952v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674627v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099426v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051059v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101128v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105980v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576822v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02069500v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romana" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamadon" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616964v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.  F. Pambou Nziengui" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662505v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perego" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493352v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493308v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960063v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352723v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101113v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452161v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959221v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960085v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769672v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295489v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295523v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159803v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976282v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295474v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295470v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295493v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larricq" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960483v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769721v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Endo" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051126v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769703v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493372v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085279v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085033v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959205v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamura" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085162v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085157v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233098v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983559v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084642v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084656v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085198v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796819v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Graindorge Lamour" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797096v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796702v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Naghi Karimi" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797106v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797092v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808394v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805117v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796696v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796694v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karim" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796833v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796689v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623385v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793077v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796691v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Dik" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797340v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796810v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945958v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi Vici" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1021.1525" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945943v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796686v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554447v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796483v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420001v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805176v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544136v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796405v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M&#252;ller" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Kuhnen" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796394v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649581v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100628004" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796431v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796534v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Husson" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790170v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takato Nakano" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huroyuki Yano" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796479v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796436v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796824v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796682v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796389v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793074v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546251v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795990v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795997v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546255v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iburi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mitani" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378349v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795925v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795905v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546249v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quignard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795931v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546289v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796542v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797122v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534701v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796549v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413723v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546253v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797817v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795911v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795907v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796802v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546302v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797347v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795986v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321389v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546419v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755463v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546357v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546432v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546426v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546515v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546356v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546312v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546516v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546429v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faraji" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Th&#233;venon" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lem&#233;nager" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546315v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998133v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546574v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fang" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546563v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hor&#224;vek" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546571v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546583v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Fang" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546581v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322180v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546573v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546592v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dikrallah" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakam" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brancheriau" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baill&#232;res" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546580v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546568v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546575v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hunt" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546577v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546594v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546591v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546649v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546644v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514589v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827094v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001166v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827077v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306461v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111316v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585291v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207049v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830159v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585095v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312469v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585183v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282714v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040088v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939979v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdrbois-2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960089v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939974v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908164v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Sugimoro" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667803v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947929v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979460v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982483v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960541v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973653v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960570v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769737v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325958v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308513v5" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398531v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818274v2" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boudaud" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monachon" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136908v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759259v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250935v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimidis Georges" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250254v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyo Terao Morita" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106568v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Hubert" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mazel" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939251v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01713401v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Vieux" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01431040v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chaplain" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01265093v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01295769v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01295751v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081223v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Geitmann" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319790985" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79099-2" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103731v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girardon" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451937v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barnett" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Saranp&#228;&#228;" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824848v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800041v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546441v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Uzielli" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dionici Vici" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546439v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. R&#233;mond" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051004v2" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957280v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79099-2_2" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452015v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Barnett" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452085v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_5" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789662v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Kojiro" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795935v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964809v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321627v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797004v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796997v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797001v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796840v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248863v2" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133248v7" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004592v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sassus" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004550v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004529v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566277v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796829v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566240v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748893v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e53855f84fe9a73cd4da5a5f51161b44459bbcf1;origin=https://hal.archives-ouvertes.fr/hal-03748893;visit=swh:1:snp:cbe53b08f92a230c50e049bd88ff535aa51be142;anchor=swh:1:rel:d7293c8fe175d6cf5e779ad5df1ae8a922efea44;path=/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joseph.gril@cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linkinghub.elsevier.com/retrieve/pii/S0950061818328265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00226-020-01215-z" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.culher.2020.09.003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.compstruct.2020.112736" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00226-020-01197-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/hf-2020-0028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/hf-2020-0029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24072/pcjournal.48" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.19182/bft2022.354.a36912" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00707-022-03355-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00107-023-02002-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248863v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bontemps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Godi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-026-01754-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2026.2633328" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hien Chin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Horikawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-025-01741-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Mabekou Takam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113122" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01284-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205519" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2434890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Houngbegnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Doko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2025.105209" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Tung Phan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auslender" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01569-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v48" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feldman Pambou Nziengui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-023-02002-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Godi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2024.360.a37392" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-023-00636-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748026v6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul VAN ROOIJ" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.308/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292594v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Backes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riparbelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dionisi-Vici" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Br&#233;mand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gauvin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hesser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.10.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ikogou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.01.112" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mazzanti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.10.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821932v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-022-03355-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984734v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.48" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Varnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ulmet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01197-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052748v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gaff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112736" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01215-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624250v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468523v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petrova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Kozlova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Gorshkova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.139" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099297v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Umemura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2422-010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Wahyudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170185" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Sugimoto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiko Kawabuchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Sugimori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-018-1751-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Se Golpayegani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21829/myb.2017.2321447" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662583v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-017-1639-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451896v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Gherardi Hein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1327-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000071" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2014005000018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286462v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12090" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-013-9229-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-014-0633-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Alami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Calch&#233;ra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Famiri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin de Borst" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jenkel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672336v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Legeas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Hunt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0174" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyvand Darabi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali N. Karimi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azadfalah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Lima Jos&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Marcos Rosado" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-011-0431-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QMZ463L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790160v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2012.06.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689021v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1225-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703650v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2012.04.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808242v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0166-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949663v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hakam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariange Magne Takam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Chokairi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Alami Chantoufi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinedine Hamoutahra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/s0718-221x2012000200007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Froidevaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Volkmer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganne-Ch&#233;deville" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Navi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2011.629735" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797386v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farimi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabouchi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misao Yokoyama" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Kawai" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2011.040" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8596713506D7EF8373A3B1B19ED23FB910E79B64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804242v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0393-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688988v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Famiri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2011000300004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804236v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0337-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790140v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridwan Yahya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Silsia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544381v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Arakawa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0262-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14RMS1RM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tarcisio Lima" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544379v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0425-x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HS23H75D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702696v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken'Ichiro Yano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-5542-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437882v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0325-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538969v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538802v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.08.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437887v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.059" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538970v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Tondi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Despres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.29365" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBQ62FS2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp133" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V27C16NN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438170v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0251-8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMBDLL4H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883369v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hua Fang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Mei Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277297v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700987q" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339064v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008008" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537121v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-008-0202-9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B05JMFMB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339066v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Quan Liu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000183" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797014v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/actaun200856050039" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546298v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28374" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194992v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Imamura" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nami Kartal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-007-0192-6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1K275FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032099v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.11.1505" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194930v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0148-3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D168A5F516BDE5E10467DFE58ED19796EE6AF53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884120v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Joung Hwang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007046" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546371v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Famiri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ringa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546585v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Esteban" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guindeo Casasus" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Palacios Palacios" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006010" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546584v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baill&#232;res" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;tienne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-005-0755-2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883982v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a Esteban" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guindeo Casas&#250;s" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de Palacios de Palacios" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546586v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/wsc.2006.17.4.228" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546627v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumonceaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005063" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004540v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005020" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546617v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2005.057" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004517v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei'Ichi Baba" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000110" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004556v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0629-z" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031825v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-005-0407-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC4ZPHVZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681635v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Obataya" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546630v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0634-2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004591v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Abe" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okuyama" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0639-x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946583v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Laghdir" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.060" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001175v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030196" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180629v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01503-6" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677468v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0139-1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9L7NJX40-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674459v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abecassis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2001.78.3.231" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032151v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01380-0" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15G58C0G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632993v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Th&#233;ry" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gril" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vernet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maury" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1996.0048" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2PTWCG8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883108v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960504" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901457v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/373480a0" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC6539B703DBD5E716524216C8BE9762947C837F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882953v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thibaut" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882861v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berrada" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882831v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111305v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blaysat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito Talla" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/080513-0669" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332005v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Mafogang Mbekou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146073v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Riccardo Houngbegnon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery K Doko" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367571v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Lewo Nkondi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Ogougba Ogatchin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ekomy Ango" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kocouvi Agapi Houanou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885175v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99418-0_22" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146054v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158951v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dubois" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855742v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855465v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857752v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825579v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Nguedjio" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Kosguine Mezatio" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825969v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnould" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoye Chen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Jaafari" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826991v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bourchanin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphanie Nouemsi Soubgui" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857171v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819180v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld ENGONGA EDZANG" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828123v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jailin Thomas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaysat Beno&#238;t" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvat Nicolas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855714v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824971v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855702v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855700v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855711v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824383v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontemps Arthur" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournely Eric" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366393v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quistin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cador" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0369" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366360v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Godi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0074" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366364v2" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0060" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585062v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312451v2" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy'S Engonga Edzang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824386v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Florence" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889698v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727662v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727687v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Rooij" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855738v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabner" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889717v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040093v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefranc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825090v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825084v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engonga Edzang Arnauld" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856426v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856424v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825027v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riparbelli Lorenzo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Christovasilis" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825072v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03924753v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280029v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825100v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Ulfrid Passo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856416v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825015v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825033v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825336v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fioravanti" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855815v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855813v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831322v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042580v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engonga Edzang" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulia Bruno" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825219v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689099v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825327v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825266v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753732v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042577v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matian Asseko" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi Ga&#235;l" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895813v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825341v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Galery" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825250v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Engonga Edzang" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825242v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granet Charles-Hubert" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallat Theo" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855808v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043167v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753690v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142007v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy&#8217;s Engonga Edzang" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450810v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Phan" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450626v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450548v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asseko Ella Martian" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053193v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143074v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul van Rooij" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857082v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tung Phan" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053462v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Heim" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856860v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutou Pitti" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163717v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053396v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857054v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093375v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germice Jordi Mambili Lebonjui" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Mouton Pitti" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866783v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Mambili Lebongui1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857058v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116754v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambou Nziengui" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournelly" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116786v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Phelippe" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374427v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02069505v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Bourgade" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pipet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939197v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939383v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910549v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germice Jordy Mambili Lebongui" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussain" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939978v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976331v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909287v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939537v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731148v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Seif Eddine" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960449v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886505v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909285v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939212v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873984v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924126v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910542v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Ella Asseko" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887091v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955634v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976299v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886458v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939975v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germice Jordy Mambili Lebonjui" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051059v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099426v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105980v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101128v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051039v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674627v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616952v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576822v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616964v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.  F. Pambou Nziengui" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02069500v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romana" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamadon" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960063v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352723v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493352v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493308v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662505v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perego" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101113v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452161v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959221v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295523v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159803v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769672v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295489v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976282v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960085v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295474v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295470v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295493v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larricq" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051126v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769721v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Endo" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960483v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769703v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085033v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493372v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085279v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959205v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamura" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085157v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085162v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233098v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983559v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085198v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084656v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084642v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797096v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796702v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Naghi Karimi" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797106v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796819v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Graindorge Lamour" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouard" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797092v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808394v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796696v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796694v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karim" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805117v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796833v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797340v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796691v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Dik" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793077v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945958v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi Vici" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1021.1525" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796810v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623385v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796689v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945943v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796686v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544136v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805176v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420001v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796405v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M&#252;ller" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Kuhnen" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796394v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554447v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796483v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649581v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100628004" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796431v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796534v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Husson" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790170v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takato Nakano" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huroyuki Yano" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796824v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796479v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796436v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796682v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546255v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iburi" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mitani" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795925v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378349v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546251v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795997v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795990v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546249v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quignard" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795905v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793074v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796389v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795931v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546289v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796542v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797122v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534701v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796549v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413723v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546253v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796802v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795907v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795911v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797817v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546302v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797347v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795986v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755463v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546419v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546432v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546357v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321389v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546426v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546515v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546356v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546312v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546516v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546429v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faraji" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Th&#233;venon" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lem&#233;nager" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546315v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998133v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546583v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Fang" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546563v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hor&#224;vek" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546571v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546581v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322180v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546574v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fang" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546573v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546592v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dikrallah" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakam" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brancheriau" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baill&#232;res" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546580v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546568v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546575v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hunt" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546577v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546594v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546591v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546649v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546644v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827094v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514589v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001166v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827077v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306461v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111316v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207049v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585291v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830159v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585095v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312469v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585183v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040088v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282714v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960089v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939979v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdrbois-2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939974v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908164v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Sugimoro" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667803v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947929v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982483v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979460v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973653v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960541v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960570v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769737v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325958v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308513v5" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398531v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818274v2" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boudaud" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monachon" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136908v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759259v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250935v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimidis Georges" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250254v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyo Terao Morita" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106568v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Hubert" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mazel" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939251v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01713401v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Vieux" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01431040v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chaplain" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01265093v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01295769v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01295751v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081223v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Geitmann" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319790985" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79099-2" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103731v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girardon" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451937v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barnett" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Saranp&#228;&#228;" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824848v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800041v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546441v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Uzielli" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dionici Vici" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546439v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. R&#233;mond" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957280v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79099-2_2" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051004v2" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452015v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Barnett" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452085v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_5" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789662v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Kojiro" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795935v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964809v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321627v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797004v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796997v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797001v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796840v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133248v7" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004592v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sassus" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004550v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004529v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566277v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796829v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566240v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748893v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e53855f84fe9a73cd4da5a5f51161b44459bbcf1;origin=https://hal.archives-ouvertes.fr/hal-03748893;visit=swh:1:snp:cbe53b08f92a230c50e049bd88ff535aa51be142;anchor=swh:1:rel:d7293c8fe175d6cf5e779ad5df1ae8a922efea44;path=/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>