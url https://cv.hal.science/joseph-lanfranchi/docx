--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -1341,235 +1341,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01081059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female Overrepresentation in Public and Nonprofit Sector Jobs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Y-a-t-il convergence de l'engagement des salariés du secteur privé et des agents de la fonction publique d'Etat face aux changements organisationnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlezig Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hamon-Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44 (1), pp.47-74. </w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 123 (n° 3), pp. 377-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0899764013502579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.233.0377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01081038v1</w:t>
+                <w:t xml:space="preserve">hal-01362928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y-a-t-il convergence de l'engagement des salariés du secteur privé et des agents de la fonction publique d'Etat face aux changements organisationnels ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Female Overrepresentation in Public and Nonprofit Sector Jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 123 (n° 3), pp. 377-401. </w:t>
+              <w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.47-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.233.0377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0899764013502579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362928v1</w:t>
+                <w:t xml:space="preserve">halshs-01081038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JUST-IN-TIME PRODUCTION, WORK ORGANIZATION AND ABSENCE CONTROL</w:t>
               </w:r>
@@ -3926,51 +3926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05457525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Halima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Mayans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.06.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12297" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03236804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamon-Cholet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04120417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Lemoyne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.716.1101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lezig Bigi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10103570" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier Duvivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10715" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02142714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05510176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.12.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764013502579" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0377" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Treble" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9957.2010.02206.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRQ9XD16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Larguem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6435.2010.00461.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B5XNG8NM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895544v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2008.00361.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED0C229A995F0C995728C6E4E800BFB8E5EBD5B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Coles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Skalli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-7295.2006.00031.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PGMG34KL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04103144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ohlsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2004.7354" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-1765(01)00573-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83VSF8T5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Arai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2681(00)00172-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05000133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02172441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Halima" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Duvivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293359v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710213v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05457525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Halima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Mayans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.06.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12297" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03236804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamon-Cholet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04120417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Lemoyne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.716.1101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lezig Bigi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10103570" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier Duvivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10715" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02142714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05510176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.12.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0377" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764013502579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Treble" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9957.2010.02206.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRQ9XD16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Larguem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6435.2010.00461.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B5XNG8NM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895544v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2008.00361.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED0C229A995F0C995728C6E4E800BFB8E5EBD5B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Coles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Skalli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-7295.2006.00031.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PGMG34KL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04103144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ohlsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2004.7354" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-1765(01)00573-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83VSF8T5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Arai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2681(00)00172-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05000133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02172441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Halima" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Duvivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293359v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710213v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>